--- v2 (2026-03-16)
+++ v3 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda330544d467491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512f537a85c64f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb272d0b256c74d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc208322db30e44bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb272d0b256c74d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc208322db30e44bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7513,430 +7513,614 @@
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L82" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="inlineStr">
         <x:is>
           <x:t>339193974</x:t>
         </x:is>
       </x:c>
       <x:c r="B83" t="inlineStr">
         <x:is>
-          <x:t>06/28/2025</x:t>
+          <x:t>03/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C83" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="D83" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E83" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F83" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="G83" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H83" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t>3.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I83" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J83" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="K83" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="L83" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="M83" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N83" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O83" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="P83" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q83" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R83" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="inlineStr">
         <x:is>
           <x:t>339193974</x:t>
         </x:is>
       </x:c>
       <x:c r="B84" t="inlineStr">
         <x:is>
-          <x:t>07/21/2025</x:t>
+          <x:t>06/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C84" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D84" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E84" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F84" t="inlineStr">
         <x:is>
-          <x:t>8.5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G84" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H84" t="inlineStr">
         <x:is>
-          <x:t>2.6</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K84" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N84" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O84" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="P84" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q84" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R84" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>339193974</x:t>
         </x:is>
       </x:c>
       <x:c r="B85" t="inlineStr">
         <x:is>
-          <x:t>08/25/2025</x:t>
+          <x:t>07/21/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C85" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D85" t="inlineStr">
         <x:is>
-          <x:t>25</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="E85" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>8.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I85" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="L85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M85" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="P85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R85" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
           <x:t>339193974</x:t>
         </x:is>
       </x:c>
-      <x:c r="B86" t="inlineStr">
+      <x:c r="B87" t="inlineStr">
         <x:is>
           <x:t>08/25/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C86" t="inlineStr">
+      <x:c r="C87" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D86" t="inlineStr">
+      <x:c r="D87" t="inlineStr">
         <x:is>
           <x:t>25</x:t>
         </x:is>
       </x:c>
-      <x:c r="E86" t="inlineStr">
+      <x:c r="E87" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F86" t="inlineStr">
+      <x:c r="F87" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
-      <x:c r="G86" t="inlineStr">
+      <x:c r="G87" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H86" t="inlineStr">
+      <x:c r="H87" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
-      <x:c r="I86" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K86" t="inlineStr">
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
-      <x:c r="L86" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N86" t="inlineStr">
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O86" t="inlineStr">
+      <x:c r="O87" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
-      <x:c r="P86" t="inlineStr">
+      <x:c r="P87" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q86" t="inlineStr">
+      <x:c r="Q87" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R86" t="inlineStr">
+      <x:c r="R87" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>339193974</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>04/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>