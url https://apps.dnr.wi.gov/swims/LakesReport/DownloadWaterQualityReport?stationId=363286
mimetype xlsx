--- v3 (2026-05-26)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512f537a85c64f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823f8ae7fc144865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc208322db30e44bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9034bb18bc8c43ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc208322db30e44bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9034bb18bc8c43ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>