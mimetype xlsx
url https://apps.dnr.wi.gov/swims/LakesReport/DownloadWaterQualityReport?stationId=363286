--- v4 (2026-07-13)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823f8ae7fc144865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd372e3893ce541e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9034bb18bc8c43ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b1301ce0822430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9034bb18bc8c43ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b1301ce0822430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8099,28 +8099,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O88" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="P88" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q88" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R88" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>339193974</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q89" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>339193974</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>08/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>339193974</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K91" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N91" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P91" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q91" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R91" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>