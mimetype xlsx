--- v2 (2026-02-25)
+++ v3 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4da944eedc4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e39573cdb44fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdecc9c2e36cf4625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Redefdd73e4fe47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdecc9c2e36cf4625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redefdd73e4fe47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>