--- v3 (2026-04-16)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e39573cdb44fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc6536f62ec4e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Redefdd73e4fe47a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4ba160af1084da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redefdd73e4fe47a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4ba160af1084da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>