--- v4 (2026-07-27)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc6536f62ec4e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7810fad1684045ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4ba160af1084da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00647dc6a22b42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4ba160af1084da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00647dc6a22b42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34043,28 +34043,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O370" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P370" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q370" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R370" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K371" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N371" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P371" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q371" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R371" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>