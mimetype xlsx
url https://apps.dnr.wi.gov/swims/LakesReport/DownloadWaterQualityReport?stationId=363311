--- v1 (2026-02-13)
+++ v2 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6e7608aca94e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52076d8b77d4911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c02689c6e2641f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra67cba7c49204266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c02689c6e2641f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra67cba7c49204266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5707,28 +5707,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O62" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P62" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q62" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R62" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B63" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C63" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D63" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E63" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L63" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>