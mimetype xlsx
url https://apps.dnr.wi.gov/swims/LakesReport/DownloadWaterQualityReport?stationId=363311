--- v2 (2026-05-26)
+++ v3 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52076d8b77d4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f1ad841b994c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra67cba7c49204266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R91a430a0055c4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra67cba7c49204266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91a430a0055c4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>