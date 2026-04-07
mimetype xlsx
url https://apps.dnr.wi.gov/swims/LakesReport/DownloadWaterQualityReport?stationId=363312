--- v1 (2026-01-27)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3d730369f84504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1697c6a9b640b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45432df5687c406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10c6752cc9034457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45432df5687c406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10c6752cc9034457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10399,28 +10399,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O113" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P113" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q113" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R113" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>01/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t>199</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L114" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>