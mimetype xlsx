--- v2 (2026-04-07)
+++ v3 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1697c6a9b640b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405229a36789440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10c6752cc9034457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb50c7ffb5e584c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10c6752cc9034457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb50c7ffb5e584c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>