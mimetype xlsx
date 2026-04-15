--- v1 (2026-01-09)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372a8d5ffc334d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cc598c50fe484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3932cc01f294eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R716e93e03bd64928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3932cc01f294eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R716e93e03bd64928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>