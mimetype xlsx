--- v2 (2026-04-15)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cc598c50fe484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda29f0b9b7e74b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R716e93e03bd64928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc45e26ac8a0a4f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R716e93e03bd64928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45e26ac8a0a4f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>