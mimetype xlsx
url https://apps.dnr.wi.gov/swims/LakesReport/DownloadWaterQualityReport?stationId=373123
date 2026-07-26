--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda29f0b9b7e74b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bba6dc838964b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc45e26ac8a0a4f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61899b552c4b4572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45e26ac8a0a4f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61899b552c4b4572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12331,28 +12331,580 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O134" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="P134" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q134" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R134" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K135" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N135" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O135" t="inlineStr">
+        <x:is>
+          <x:t>NA</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P135" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q135" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R135" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K136" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N136" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O136" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P136" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q136" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R136" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K137" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N137" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P137" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q137" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R137" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B138" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C138" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D138" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E138" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F138" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G138" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H138" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K138" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N138" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P138" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q138" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R138" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c r="A139" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B139" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C139" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D139" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E139" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F139" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G139" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H139" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K139" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N139" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O139" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P139" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q139" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R139" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c r="A140" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B140" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C140" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D140" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E140" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F140" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G140" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H140" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K140" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N140" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O140" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P140" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q140" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R140" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>