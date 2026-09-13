--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bba6dc838964b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48f3d93c415d4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61899b552c4b4572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R49cd011462174d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61899b552c4b4572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49cd011462174d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12883,28 +12883,580 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O140" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="P140" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q140" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R140" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="141">
+      <x:c r="A141" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B141" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C141" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D141" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E141" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F141" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G141" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H141" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K141" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N141" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O141" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P141" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q141" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R141" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c r="A142" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B142" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C142" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D142" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E142" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G142" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N142" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O142" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P142" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q142" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R142" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c r="A143" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B143" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C143" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D143" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E143" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F143" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G143" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H143" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K143" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N143" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O143" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P143" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q143" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R143" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c r="A144" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B144" t="inlineStr">
+        <x:is>
+          <x:t>08/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C144" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D144" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E144" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F144" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G144" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H144" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K144" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N144" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O144" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P144" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q144" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R144" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c r="A145" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B145" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C145" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D145" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E145" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F145" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G145" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H145" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K145" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N145" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O145" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P145" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q145" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R145" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c r="A146" t="inlineStr">
+        <x:is>
+          <x:t>164187096</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B146" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C146" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D146" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E146" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F146" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G146" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H146" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K146" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N146" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O146" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P146" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q146" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R146" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>