--- v3 (2026-02-25)
+++ v4 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123484c3f80c4ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb837c5e502c4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R46bdfa53783b433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R545aab599dce4cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46bdfa53783b433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R545aab599dce4cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>