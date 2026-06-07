--- v4 (2026-04-16)
+++ v5 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb837c5e502c4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafe6a96617f4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R545aab599dce4cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6f79c0f6a5c4fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R545aab599dce4cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6f79c0f6a5c4fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32847,28 +32847,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="358">
+      <x:c r="A358" t="inlineStr">
+        <x:is>
+          <x:t>374522884</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>04/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t>123</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L358" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>