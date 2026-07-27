--- v5 (2026-06-07)
+++ v6 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafe6a96617f4233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02479f048a564059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6f79c0f6a5c4fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref017c15a57847b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6f79c0f6a5c4fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref017c15a57847b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>