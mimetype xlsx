--- v6 (2026-07-27)
+++ v7 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02479f048a564059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7221912c90ec484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref017c15a57847b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c264c71b48f4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref017c15a57847b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c264c71b48f4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32390,342 +32390,342 @@
       </x:c>
       <x:c r="O352" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P352" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q352" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R352" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="inlineStr">
         <x:is>
-          <x:t>114455531</x:t>
+          <x:t>129914016</x:t>
         </x:is>
       </x:c>
       <x:c r="B353" t="inlineStr">
         <x:is>
-          <x:t>07/28/2025</x:t>
+          <x:t>06/18/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C353" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D353" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E353" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F353" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G353" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H353" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I353" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J353" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K353" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L353" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M353" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N353" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O353" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P353" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q353" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R353" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="inlineStr">
         <x:is>
-          <x:t>376364417</x:t>
+          <x:t>129914016</x:t>
         </x:is>
       </x:c>
       <x:c r="B354" t="inlineStr">
         <x:is>
-          <x:t>07/28/2025</x:t>
+          <x:t>07/20/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C354" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D354" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="E354" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F354" t="inlineStr">
         <x:is>
-          <x:t>7.75</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G354" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H354" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t>1.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K354" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="L354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N354" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P354" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q354" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="inlineStr">
         <x:is>
           <x:t>114455531</x:t>
         </x:is>
       </x:c>
       <x:c r="B355" t="inlineStr">
         <x:is>
-          <x:t>08/19/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C355" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D355" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E355" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F355" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G355" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H355" t="inlineStr">
         <x:is>
-          <x:t>1.5</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I355" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="J355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K355" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L355" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M355" t="inlineStr">
         <x:is>
-          <x:t>60</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="N355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="inlineStr">
         <x:is>
           <x:t>376364417</x:t>
         </x:is>
       </x:c>
       <x:c r="B356" t="inlineStr">
         <x:is>
-          <x:t>08/19/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C356" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D356" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E356" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F356" t="inlineStr">
         <x:is>
           <x:t>7.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G356" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H356" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I356" t="inlineStr">
         <x:is>
           <x:t/>
@@ -32758,209 +32758,853 @@
       </x:c>
       <x:c r="O356" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P356" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q356" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R356" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="inlineStr">
         <x:is>
-          <x:t>376364417</x:t>
+          <x:t>129914016</x:t>
         </x:is>
       </x:c>
       <x:c r="B357" t="inlineStr">
         <x:is>
-          <x:t>09/11/2025</x:t>
+          <x:t>08/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C357" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D357" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E357" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F357" t="inlineStr">
         <x:is>
-          <x:t>3.9</x:t>
+          <x:t>4.8</x:t>
         </x:is>
       </x:c>
       <x:c r="G357" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H357" t="inlineStr">
         <x:is>
-          <x:t>1.2</x:t>
+          <x:t>1.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I357" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K357" t="inlineStr">
         <x:is>
-          <x:t>57</x:t>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L357" t="inlineStr">
         <x:is>
-          <x:t>56</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M357" t="inlineStr">
         <x:is>
-          <x:t>64</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N357" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P357" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q357" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R357" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="inlineStr">
         <x:is>
+          <x:t>114455531</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K358" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L358" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M358" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>376364417</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t>7.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K359" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>376364417</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t>3.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K360" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L360" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M360" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
           <x:t>374522884</x:t>
         </x:is>
       </x:c>
-      <x:c r="B358" t="inlineStr">
+      <x:c r="B361" t="inlineStr">
         <x:is>
           <x:t>04/07/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C358" t="inlineStr">
+      <x:c r="C361" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="D358" t="inlineStr">
+      <x:c r="D361" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="E358" t="inlineStr">
+      <x:c r="E361" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F358" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="J358" t="inlineStr">
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
         <x:is>
           <x:t>123</x:t>
         </x:is>
       </x:c>
-      <x:c r="K358" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="L358" t="inlineStr">
+      <x:c r="K361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L361" t="inlineStr">
         <x:is>
           <x:t>65</x:t>
         </x:is>
       </x:c>
-      <x:c r="M358" t="inlineStr">
-[...24 lines deleted...]
-      <x:c r="R358" t="inlineStr">
+      <x:c r="M361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>10589237</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L362" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M362" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>129914016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K363" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N363" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P363" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q363" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R363" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>129914016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K364" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N364" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P364" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q364" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R364" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>10589237</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K365" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L365" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M365" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>