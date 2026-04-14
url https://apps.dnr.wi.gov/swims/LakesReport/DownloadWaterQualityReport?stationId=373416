--- v2 (2026-02-25)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4eb20f0a103411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22d0effdb374be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d31fa21fe2047ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rad8717aa78c34ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d31fa21fe2047ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad8717aa78c34ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>