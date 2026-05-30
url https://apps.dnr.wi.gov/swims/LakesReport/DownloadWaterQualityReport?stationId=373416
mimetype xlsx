--- v3 (2026-04-14)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22d0effdb374be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a768c1e2a97400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rad8717aa78c34ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R426de9ac54c84308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad8717aa78c34ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R426de9ac54c84308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>