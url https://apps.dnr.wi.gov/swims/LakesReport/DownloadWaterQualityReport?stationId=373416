--- v4 (2026-05-30)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a768c1e2a97400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d36f93bd0948bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R426de9ac54c84308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdea3cd79f6324a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R426de9ac54c84308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdea3cd79f6324a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>