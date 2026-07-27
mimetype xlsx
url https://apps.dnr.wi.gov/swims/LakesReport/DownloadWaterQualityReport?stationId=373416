--- v5 (2026-07-27)
+++ v6 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d36f93bd0948bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66eb49eb323b455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdea3cd79f6324a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rad83d487801343b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdea3cd79f6324a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad83d487801343b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>