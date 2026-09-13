--- v6 (2026-07-27)
+++ v7 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66eb49eb323b455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb28b2cce5b4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rad83d487801343b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e411be015c343f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad83d487801343b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e411be015c343f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19967,28 +19967,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P217" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q217" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R217" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>10589237</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M218" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>10589237</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t>Y</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K219" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L219" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M219" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>