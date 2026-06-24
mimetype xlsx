--- v2 (2026-03-26)
+++ v3 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f7b0f1b0b3429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd2e892d7e44a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0faa14674f974ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Refaff4fb3649498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0faa14674f974ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refaff4fb3649498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -39379,28 +39379,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O428" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P428" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q428" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R428" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="429">
+      <x:c r="A429" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B429" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C429" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D429" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E429" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L429" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="430">
+      <x:c r="A430" t="inlineStr">
+        <x:is>
+          <x:t>357899686</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B430" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C430" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D430" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E430" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F430" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G430" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H430" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K430" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N430" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P430" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q430" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R430" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="431">
+      <x:c r="A431" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B431" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C431" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D431" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E431" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F431" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G431" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H431" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K431" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N431" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P431" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q431" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R431" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="432">
+      <x:c r="A432" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B432" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C432" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D432" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E432" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F432" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G432" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H432" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K432" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N432" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O432" t="inlineStr">
+        <x:is>
+          <x:t>high</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P432" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q432" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R432" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="433">
+      <x:c r="A433" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B433" t="inlineStr">
+        <x:is>
+          <x:t>06/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C433" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D433" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E433" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F433" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G433" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H433" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K433" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P433" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q433" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R433" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>