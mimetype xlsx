--- v3 (2026-06-24)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd2e892d7e44a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5742925da34f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Refaff4fb3649498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4690f1951d5a48f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refaff4fb3649498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4690f1951d5a48f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -39839,28 +39839,764 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O433" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P433" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q433" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R433" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="434">
+      <x:c r="A434" t="inlineStr">
+        <x:is>
+          <x:t>357899686</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B434" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C434" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D434" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E434" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F434" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G434" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H434" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K434" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N434" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P434" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q434" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R434" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="435">
+      <x:c r="A435" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B435" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C435" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D435" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E435" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="436">
+      <x:c r="A436" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B436" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C436" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D436" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E436" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F436" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G436" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H436" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K436" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N436" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P436" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q436" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R436" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="437">
+      <x:c r="A437" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B437" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C437" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D437" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E437" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F437" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G437" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H437" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K437" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N437" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P437" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q437" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R437" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="438">
+      <x:c r="A438" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B438" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C438" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D438" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E438" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F438" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G438" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H438" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K438" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N438" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P438" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q438" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R438" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="439">
+      <x:c r="A439" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B439" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C439" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D439" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E439" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F439" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G439" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H439" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K439" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N439" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P439" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q439" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R439" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="440">
+      <x:c r="A440" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B440" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C440" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D440" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E440" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F440" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G440" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H440" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K440" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N440" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P440" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q440" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R440" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K441" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N441" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P441" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q441" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R441" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>