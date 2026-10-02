--- v4 (2026-08-09)
+++ v5 (2026-10-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5742925da34f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4031b5c332f4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4690f1951d5a48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf5448a80c8584826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4690f1951d5a48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5448a80c8584826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -39146,71 +39146,71 @@
           <x:t>01</x:t>
         </x:is>
       </x:c>
       <x:c r="E426" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I426" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M426" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="N426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q426" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R426" t="inlineStr">
         <x:is>
           <x:t/>
@@ -39934,669 +39934,1129 @@
       </x:c>
       <x:c r="O434" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P434" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q434" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R434" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>8190577</x:t>
         </x:is>
       </x:c>
       <x:c r="B435" t="inlineStr">
         <x:is>
-          <x:t>06/30/2026</x:t>
+          <x:t>06/26/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C435" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D435" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E435" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="G435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R435" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="inlineStr">
         <x:is>
-          <x:t>8190577</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B436" t="inlineStr">
         <x:is>
-          <x:t>07/03/2026</x:t>
+          <x:t>06/30/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C436" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D436" t="inlineStr">
         <x:is>
-          <x:t>03</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E436" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F436" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G436" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H436" t="inlineStr">
         <x:is>
-          <x:t>4.9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K436" t="inlineStr">
         <x:is>
-          <x:t>37</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N436" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P436" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q436" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R436" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="inlineStr">
         <x:is>
           <x:t>8190577</x:t>
         </x:is>
       </x:c>
       <x:c r="B437" t="inlineStr">
         <x:is>
-          <x:t>07/10/2026</x:t>
+          <x:t>06/30/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C437" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D437" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E437" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F437" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G437" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H437" t="inlineStr">
         <x:is>
-          <x:t>5.2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I437" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J437" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K437" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L437" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M437" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N437" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O437" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P437" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q437" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R437" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="inlineStr">
         <x:is>
           <x:t>8190577</x:t>
         </x:is>
       </x:c>
       <x:c r="B438" t="inlineStr">
         <x:is>
-          <x:t>07/16/2026</x:t>
+          <x:t>07/03/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C438" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D438" t="inlineStr">
         <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E438" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F438" t="inlineStr">
+        <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
-      <x:c r="E438" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="G438" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H438" t="inlineStr">
         <x:is>
-          <x:t>5.5</x:t>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I438" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J438" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K438" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L438" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M438" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N438" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O438" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P438" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q438" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R438" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="inlineStr">
         <x:is>
           <x:t>8190577</x:t>
         </x:is>
       </x:c>
       <x:c r="B439" t="inlineStr">
         <x:is>
-          <x:t>07/25/2026</x:t>
+          <x:t>07/10/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C439" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D439" t="inlineStr">
         <x:is>
-          <x:t>25</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E439" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F439" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="G439" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H439" t="inlineStr">
         <x:is>
-          <x:t>5.5</x:t>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I439" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J439" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K439" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L439" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M439" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N439" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O439" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P439" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q439" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R439" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="inlineStr">
         <x:is>
           <x:t>8190577</x:t>
         </x:is>
       </x:c>
       <x:c r="B440" t="inlineStr">
         <x:is>
-          <x:t>07/31/2026</x:t>
+          <x:t>07/16/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C440" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D440" t="inlineStr">
         <x:is>
-          <x:t>31</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="E440" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F440" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="G440" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H440" t="inlineStr">
         <x:is>
-          <x:t>4.6</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K440" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N440" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P440" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q440" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R440" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="inlineStr">
         <x:is>
           <x:t>8190577</x:t>
         </x:is>
       </x:c>
       <x:c r="B441" t="inlineStr">
         <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K441" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N441" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P441" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q441" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R441" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L442" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M442" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K443" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N443" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P443" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q443" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R443" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="444">
+      <x:c r="A444" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B444" t="inlineStr">
+        <x:is>
           <x:t>08/05/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C441" t="inlineStr">
+      <x:c r="C444" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D441" t="inlineStr">
+      <x:c r="D444" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="E441" t="inlineStr">
+      <x:c r="E444" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F441" t="inlineStr">
+      <x:c r="F444" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="G441" t="inlineStr">
+      <x:c r="G444" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H441" t="inlineStr">
+      <x:c r="H444" t="inlineStr">
         <x:is>
           <x:t>5.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="I441" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K441" t="inlineStr">
+      <x:c r="I444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K444" t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
-      <x:c r="L441" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N441" t="inlineStr">
+      <x:c r="L444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N444" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O441" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P441" t="inlineStr">
+      <x:c r="O444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P444" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q441" t="inlineStr">
+      <x:c r="Q444" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R441" t="inlineStr">
+      <x:c r="R444" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="445">
+      <x:c r="A445" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B445" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C445" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D445" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E445" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F445" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H445" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K445" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P445" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q445" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R445" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>8190577</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K446" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N446" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P446" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q446" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R446" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>