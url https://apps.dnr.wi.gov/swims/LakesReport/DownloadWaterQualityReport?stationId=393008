--- v1 (2026-02-28)
+++ v2 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8e5eb1c1f84063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74382fc92a44d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9768279a4f2848b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5612543ae294459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9768279a4f2848b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5612543ae294459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>