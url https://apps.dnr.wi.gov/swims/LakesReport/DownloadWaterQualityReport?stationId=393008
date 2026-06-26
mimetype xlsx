--- v2 (2026-04-18)
+++ v3 (2026-06-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74382fc92a44d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15f4a91a230437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5612543ae294459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rffca8720c4154393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5612543ae294459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffca8720c4154393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>