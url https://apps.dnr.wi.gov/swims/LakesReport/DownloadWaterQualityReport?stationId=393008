--- v3 (2026-06-26)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15f4a91a230437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a47da921cc4273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rffca8720c4154393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc399d5c5a0934935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffca8720c4154393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc399d5c5a0934935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -463,28 +463,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="inlineStr">
+        <x:is>
+          <x:t>46007480</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B6" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C6" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D6" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E6" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F6" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G6" t="inlineStr">
+        <x:is>
+          <x:t>Y</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H6" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I6" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K6" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L6" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M6" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>