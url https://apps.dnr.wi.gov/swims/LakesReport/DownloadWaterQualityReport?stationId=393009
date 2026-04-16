--- v2 (2026-01-03)
+++ v3 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4108b3f70354681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re874fc87c7024330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rda599ad601f74903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45eb26c9579a49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda599ad601f74903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45eb26c9579a49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>