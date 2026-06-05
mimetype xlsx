--- v3 (2026-04-16)
+++ v4 (2026-06-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re874fc87c7024330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7116656dd6034382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45eb26c9579a49bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd34ac693d48f4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45eb26c9579a49bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd34ac693d48f4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>