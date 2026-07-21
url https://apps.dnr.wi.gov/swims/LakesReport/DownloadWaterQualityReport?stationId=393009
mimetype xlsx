--- v4 (2026-06-05)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7116656dd6034382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf323ee0e504642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd34ac693d48f4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9aa96a6e05d947df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd34ac693d48f4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9aa96a6e05d947df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29167,28 +29167,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O317" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P317" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q317" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R317" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L318" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M318" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>