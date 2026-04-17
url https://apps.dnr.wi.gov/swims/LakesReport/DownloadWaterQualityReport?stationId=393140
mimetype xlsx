--- v1 (2026-02-20)
+++ v2 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da70f92b23b4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b06df0820374c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7e730e60dbb43ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R919c4717acfd43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7e730e60dbb43ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R919c4717acfd43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>