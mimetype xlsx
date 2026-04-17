--- v2 (2026-04-17)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b06df0820374c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc887909baa49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R919c4717acfd43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R204378df342a442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R919c4717acfd43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R204378df342a442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>