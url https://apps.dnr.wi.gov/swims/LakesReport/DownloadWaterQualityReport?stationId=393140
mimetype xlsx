--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc887909baa49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7cef8b4c764d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R204378df342a442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7fcfce1cf2b4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R204378df342a442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7fcfce1cf2b4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>