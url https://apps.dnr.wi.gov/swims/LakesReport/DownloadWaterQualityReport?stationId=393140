--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7cef8b4c764d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2399c931e75142b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7fcfce1cf2b4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb992f492e9c149bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7fcfce1cf2b4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb992f492e9c149bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18679,28 +18679,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>