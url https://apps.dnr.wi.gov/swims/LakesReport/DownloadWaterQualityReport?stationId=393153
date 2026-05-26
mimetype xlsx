--- v2 (2026-02-28)
+++ v3 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb627109ae19f42b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21dd0c756e04d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66ee78ad61fb41c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb48e7d084d049db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66ee78ad61fb41c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb48e7d084d049db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14815,28 +14815,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O161" t="inlineStr">
         <x:is>
           <x:t>5.14</x:t>
         </x:is>
       </x:c>
       <x:c r="P161" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q161" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R161" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="162">
+      <x:c r="A162" t="inlineStr">
+        <x:is>
+          <x:t>159630444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B162" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C162" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D162" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E162" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F162" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G162" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H162" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K162" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N162" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P162" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q162" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R162" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>