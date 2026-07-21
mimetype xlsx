--- v3 (2026-05-26)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21dd0c756e04d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935939706c9f48b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb48e7d084d049db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R296ca25c5bc74ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb48e7d084d049db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R296ca25c5bc74ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14907,28 +14907,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O162" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P162" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q162" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R162" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="163">
+      <x:c r="A163" t="inlineStr">
+        <x:is>
+          <x:t>159630444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B163" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C163" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D163" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E163" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F163" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G163" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H163" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K163" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N163" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O163" t="inlineStr">
+        <x:is>
+          <x:t>3.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P163" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q163" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R163" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>