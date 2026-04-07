--- v2 (2026-02-12)
+++ v3 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddea247c0a3f4baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Receadc1ceeac4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5de0491ef4694515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R829603e7fe7e483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5de0491ef4694515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R829603e7fe7e483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>