--- v3 (2026-04-07)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Receadc1ceeac4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd71273c123e4931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R829603e7fe7e483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc808951525444479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R829603e7fe7e483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc808951525444479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9479,28 +9479,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O103" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P103" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q103" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R103" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="104">
+      <x:c r="A104" t="inlineStr">
+        <x:is>
+          <x:t>18138048</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B104" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C104" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D104" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E104" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F104" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G104" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H104" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K104" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N104" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P104" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q104" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R104" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>