--- v4 (2026-06-02)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd71273c123e4931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e8877677c74ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc808951525444479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R060ebe9f99ad4ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc808951525444479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R060ebe9f99ad4ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9571,28 +9571,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O104" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P104" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q104" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R104" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K105" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N105" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P105" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q105" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R105" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c r="A106" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B106" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C106" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D106" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E106" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F106" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G106" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H106" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K106" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N106" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P106" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q106" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R106" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>