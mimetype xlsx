--- v5 (2026-07-26)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e8877677c74ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d340c4ef3847dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R060ebe9f99ad4ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec724da5d55a4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R060ebe9f99ad4ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec724da5d55a4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9755,28 +9755,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O106" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P106" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q106" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R106" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="107">
+      <x:c r="A107" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K107" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N107" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P107" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q107" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R107" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>