--- v1 (2026-02-12)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd986a10f7ea44f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45852cfda0fa4f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37366bb7a8c745d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcfe119c4e8ed4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37366bb7a8c745d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfe119c4e8ed4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>