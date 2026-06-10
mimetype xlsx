--- v2 (2026-04-07)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45852cfda0fa4f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fd4085032e4662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcfe119c4e8ed4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R60b8282c7b214375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfe119c4e8ed4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60b8282c7b214375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17483,28 +17483,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P190" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q190" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R190" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>18138048</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>