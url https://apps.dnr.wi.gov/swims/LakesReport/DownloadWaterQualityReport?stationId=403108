--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fd4085032e4662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d63a5ac60644a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R60b8282c7b214375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcced9f3372f34a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60b8282c7b214375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcced9f3372f34a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16474,158 +16474,158 @@
       </x:c>
       <x:c r="O179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B180" t="inlineStr">
         <x:is>
-          <x:t>07/22/2024</x:t>
+          <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C180" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D180" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E180" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F180" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G180" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H180" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I180" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J180" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K180" t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L180" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M180" t="inlineStr">
         <x:is>
-          <x:t>41</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N180" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O180" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P180" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q180" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R180" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B181" t="inlineStr">
         <x:is>
-          <x:t>08/14/2024</x:t>
+          <x:t>07/22/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C181" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D181" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E181" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F181" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G181" t="inlineStr">
         <x:is>
           <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H181" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I181" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
@@ -16663,940 +16663,1308 @@
       </x:c>
       <x:c r="P181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B182" t="inlineStr">
         <x:is>
-          <x:t>10/21/2024</x:t>
+          <x:t>08/14/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C182" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D182" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E182" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F182" t="inlineStr">
         <x:is>
-          <x:t>14.6</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G182" t="inlineStr">
         <x:is>
           <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H182" t="inlineStr">
         <x:is>
-          <x:t>4.4</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I182" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J182" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K182" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L182" t="inlineStr">
         <x:is>
           <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="M182" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="N182" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O182" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P182" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q182" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R182" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B183" t="inlineStr">
         <x:is>
-          <x:t>04/24/2025</x:t>
+          <x:t>10/21/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C183" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D183" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="E183" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F183" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>14.6</x:t>
         </x:is>
       </x:c>
       <x:c r="G183" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H183" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I183" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="J183" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K183" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L183" t="inlineStr">
         <x:is>
-          <x:t>50</x:t>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="M183" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="N183" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O183" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P183" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q183" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R183" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B184" t="inlineStr">
         <x:is>
-          <x:t>06/09/2025</x:t>
+          <x:t>04/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C184" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D184" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E184" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I184" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L184" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M184" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R184" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="inlineStr">
         <x:is>
-          <x:t>194922992</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B185" t="inlineStr">
         <x:is>
           <x:t>06/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C185" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D185" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="E185" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F185" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G185" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H185" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I185" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K185" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L185" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M185" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="N185" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P185" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q185" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R185" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B186" t="inlineStr">
         <x:is>
-          <x:t>07/14/2025</x:t>
+          <x:t>06/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C186" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D186" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="E186" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="G186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="I186" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="L186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M186" t="inlineStr">
         <x:is>
-          <x:t>32</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R186" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="inlineStr">
         <x:is>
-          <x:t>101099296</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B187" t="inlineStr">
         <x:is>
           <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C187" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D187" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E187" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F187" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G187" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H187" t="inlineStr">
         <x:is>
-          <x:t>3.3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="J187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K187" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c r="N187" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P187" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q187" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R187" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B188" t="inlineStr">
         <x:is>
-          <x:t>08/13/2025</x:t>
+          <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C188" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D188" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E188" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="G188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I188" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c r="L188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M188" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="inlineStr">
         <x:is>
-          <x:t>194922992</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B189" t="inlineStr">
         <x:is>
           <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C189" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D189" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E189" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F189" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G189" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H189" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I189" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K189" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M189" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="N189" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P189" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q189" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R189" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B190" t="inlineStr">
         <x:is>
-          <x:t>09/16/2025</x:t>
+          <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C190" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D190" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E190" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F190" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="G190" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H190" t="inlineStr">
         <x:is>
-          <x:t>4.3</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K190" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N190" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P190" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q190" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R190" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="inlineStr">
         <x:is>
+          <x:t>194922992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
           <x:t>18138048</x:t>
         </x:is>
       </x:c>
-      <x:c r="B191" t="inlineStr">
+      <x:c r="B192" t="inlineStr">
         <x:is>
           <x:t>05/19/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C191" t="inlineStr">
+      <x:c r="C192" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D191" t="inlineStr">
+      <x:c r="D192" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="E191" t="inlineStr">
+      <x:c r="E192" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F191" t="inlineStr">
+      <x:c r="F192" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="G191" t="inlineStr">
+      <x:c r="G192" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H191" t="inlineStr">
+      <x:c r="H192" t="inlineStr">
         <x:is>
           <x:t>3.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I191" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K191" t="inlineStr">
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K192" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
-      <x:c r="L191" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N191" t="inlineStr">
+      <x:c r="L192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N192" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O191" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P191" t="inlineStr">
+      <x:c r="O192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P192" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q191" t="inlineStr">
+      <x:c r="Q192" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R191" t="inlineStr">
+      <x:c r="R192" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K193" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N193" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P193" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q193" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R193" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>358302252</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K195" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N195" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P195" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q195" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R195" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>