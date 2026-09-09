--- v4 (2026-07-26)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d63a5ac60644a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e6340ce40e4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcced9f3372f34a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R08ab7e43b93a4ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcced9f3372f34a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08ab7e43b93a4ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17854,117 +17854,393 @@
       </x:c>
       <x:c r="O194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L195" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M195" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
           <x:t>358302252</x:t>
         </x:is>
       </x:c>
-      <x:c r="B195" t="inlineStr">
+      <x:c r="B196" t="inlineStr">
         <x:is>
           <x:t>07/13/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C195" t="inlineStr">
+      <x:c r="C196" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D195" t="inlineStr">
+      <x:c r="D196" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
-      <x:c r="E195" t="inlineStr">
+      <x:c r="E196" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F195" t="inlineStr">
+      <x:c r="F196" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="G195" t="inlineStr">
+      <x:c r="G196" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H195" t="inlineStr">
+      <x:c r="H196" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I195" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K195" t="inlineStr">
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K196" t="inlineStr">
         <x:is>
           <x:t>44</x:t>
         </x:is>
       </x:c>
-      <x:c r="L195" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N195" t="inlineStr">
+      <x:c r="L196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N196" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O195" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P195" t="inlineStr">
+      <x:c r="O196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P196" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q195" t="inlineStr">
+      <x:c r="Q196" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R195" t="inlineStr">
+      <x:c r="R196" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K197" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N197" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P197" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q197" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R197" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B198" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C198" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D198" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E198" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I198" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L198" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M198" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R198" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>