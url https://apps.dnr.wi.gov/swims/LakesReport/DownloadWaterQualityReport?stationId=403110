--- v3 (2026-08-23)
+++ v4 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab09d21a5224480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5672b45ea34df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra98bb74ef2694855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ec8db5fdcd54473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra98bb74ef2694855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ec8db5fdcd54473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25674,117 +25674,301 @@
       </x:c>
       <x:c r="O279" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P279" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q279" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R279" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L280" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M280" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="281">
+      <x:c r="A281" t="inlineStr">
+        <x:is>
           <x:t>401632729</x:t>
         </x:is>
       </x:c>
-      <x:c r="B280" t="inlineStr">
+      <x:c r="B281" t="inlineStr">
         <x:is>
           <x:t>08/17/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C280" t="inlineStr">
+      <x:c r="C281" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D280" t="inlineStr">
+      <x:c r="D281" t="inlineStr">
         <x:is>
           <x:t>17</x:t>
         </x:is>
       </x:c>
-      <x:c r="E280" t="inlineStr">
+      <x:c r="E281" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F280" t="inlineStr">
+      <x:c r="F281" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
-      <x:c r="G280" t="inlineStr">
+      <x:c r="G281" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H280" t="inlineStr">
+      <x:c r="H281" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I280" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K280" t="inlineStr">
+      <x:c r="I281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K281" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
-      <x:c r="L280" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N280" t="inlineStr">
+      <x:c r="L281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N281" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O280" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P280" t="inlineStr">
+      <x:c r="O281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P281" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q280" t="inlineStr">
+      <x:c r="Q281" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R280" t="inlineStr">
+      <x:c r="R281" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="282">
+      <x:c r="A282" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B282" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C282" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D282" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E282" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F282" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G282" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H282" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K282" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N282" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P282" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q282" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R282" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>