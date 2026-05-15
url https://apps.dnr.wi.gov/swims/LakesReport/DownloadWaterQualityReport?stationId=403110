--- v0 (2026-02-12)
+++ v1 (2026-05-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b211ddd0e064d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b2373f0fe74e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re035011dffa648b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R012853d346c14ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re035011dffa648b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R012853d346c14ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>