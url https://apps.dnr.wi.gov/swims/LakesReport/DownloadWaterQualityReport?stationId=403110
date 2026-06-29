--- v1 (2026-05-15)
+++ v2 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b2373f0fe74e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ff8f2de1d04e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R012853d346c14ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf8f3015017b544fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R012853d346c14ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8f3015017b544fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25211,28 +25211,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P274" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q274" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R274" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="275">
+      <x:c r="A275" t="inlineStr">
+        <x:is>
+          <x:t>18138048</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B275" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C275" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D275" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E275" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F275" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G275" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H275" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K275" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N275" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P275" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q275" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R275" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="276">
+      <x:c r="A276" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B276" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C276" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D276" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E276" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F276" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G276" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H276" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K276" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N276" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P276" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q276" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R276" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>