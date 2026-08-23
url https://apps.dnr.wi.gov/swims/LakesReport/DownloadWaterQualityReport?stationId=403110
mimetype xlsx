--- v2 (2026-06-29)
+++ v3 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ff8f2de1d04e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab09d21a5224480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf8f3015017b544fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra98bb74ef2694855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8f3015017b544fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra98bb74ef2694855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25214,51 +25214,51 @@
       </x:c>
       <x:c r="O274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P274" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q274" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R274" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="inlineStr">
         <x:is>
-          <x:t>18138048</x:t>
+          <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B275" t="inlineStr">
         <x:is>
           <x:t>05/19/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C275" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D275" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E275" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F275" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
@@ -25390,33 +25390,401 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N276" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O276" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P276" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q276" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R276" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L277" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M277" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L278" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M278" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K279" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N279" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P279" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q279" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R279" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K280" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N280" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P280" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q280" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R280" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>