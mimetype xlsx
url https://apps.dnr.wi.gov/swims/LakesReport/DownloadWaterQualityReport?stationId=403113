--- v5 (2026-08-23)
+++ v6 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ef7357f6014446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d5aab5a7144519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R131c88759889477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57c0858fe03a4fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R131c88759889477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57c0858fe03a4fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10123,28 +10123,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O110" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P110" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q110" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R110" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K111" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N111" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P111" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q111" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R111" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>