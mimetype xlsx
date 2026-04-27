--- v3 (2026-03-03)
+++ v4 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cab4e8c48e4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e7291a0d694cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R20b7f93209504f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf5de9a1b4884a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20b7f93209504f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf5de9a1b4884a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>