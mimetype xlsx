--- v4 (2026-04-27)
+++ v5 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e7291a0d694cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd647831f79964a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf5de9a1b4884a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfdb208abfc754a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf5de9a1b4884a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdb208abfc754a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25027,28 +25027,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="273">
+      <x:c r="A273" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B273" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C273" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D273" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E273" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>