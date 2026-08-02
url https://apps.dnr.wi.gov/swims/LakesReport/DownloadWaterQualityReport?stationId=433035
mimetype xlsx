--- v5 (2026-06-12)
+++ v6 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd647831f79964a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16847f5911f9436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfdb208abfc754a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R681ce8e4bc3044ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdb208abfc754a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R681ce8e4bc3044ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25119,28 +25119,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="274">
+      <x:c r="A274" t="inlineStr">
+        <x:is>
+          <x:t>29412502</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B274" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C274" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D274" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E274" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G274" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N274" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P274" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q274" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R274" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="275">
+      <x:c r="A275" t="inlineStr">
+        <x:is>
+          <x:t>29646653</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B275" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C275" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D275" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E275" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F275" t="inlineStr">
+        <x:is>
+          <x:t>29.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G275" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H275" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K275" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N275" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P275" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q275" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R275" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>