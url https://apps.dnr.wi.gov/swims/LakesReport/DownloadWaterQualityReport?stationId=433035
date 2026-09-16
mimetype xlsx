--- v6 (2026-08-02)
+++ v7 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16847f5911f9436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re582f78f298d4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R681ce8e4bc3044ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R973bd0f0bb724a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R681ce8e4bc3044ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R973bd0f0bb724a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25214,117 +25214,393 @@
       </x:c>
       <x:c r="O274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P274" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q274" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R274" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B275" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C275" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D275" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E275" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I275" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M275" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="276">
+      <x:c r="A276" t="inlineStr">
+        <x:is>
           <x:t>29646653</x:t>
         </x:is>
       </x:c>
-      <x:c r="B275" t="inlineStr">
+      <x:c r="B276" t="inlineStr">
         <x:is>
           <x:t>06/29/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C275" t="inlineStr">
+      <x:c r="C276" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D275" t="inlineStr">
+      <x:c r="D276" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E275" t="inlineStr">
+      <x:c r="E276" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F275" t="inlineStr">
+      <x:c r="F276" t="inlineStr">
         <x:is>
           <x:t>29.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="G275" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="H275" t="inlineStr">
+      <x:c r="G276" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H276" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I275" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K275" t="inlineStr">
+      <x:c r="I276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K276" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
-      <x:c r="L275" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N275" t="inlineStr">
+      <x:c r="L276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N276" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O275" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P275" t="inlineStr">
+      <x:c r="O276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P276" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q275" t="inlineStr">
+      <x:c r="Q276" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R275" t="inlineStr">
+      <x:c r="R276" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>29646653</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t>18.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K277" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L277" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M277" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N277" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P277" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q277" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R277" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>29646653</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K278" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N278" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P278" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q278" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R278" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>