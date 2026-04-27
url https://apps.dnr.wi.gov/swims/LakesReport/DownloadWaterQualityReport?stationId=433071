--- v3 (2026-03-10)
+++ v4 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03576d47a4484fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468efb1c789c4b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13047e8fa7a44da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29be2ca081e44b83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13047e8fa7a44da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29be2ca081e44b83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>