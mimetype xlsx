--- v4 (2026-04-27)
+++ v5 (2026-06-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468efb1c789c4b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecb131d227b41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29be2ca081e44b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcfa915e5ca78468f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29be2ca081e44b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfa915e5ca78468f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10399,28 +10399,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O113" t="inlineStr">
         <x:is>
           <x:t>1.28</x:t>
         </x:is>
       </x:c>
       <x:c r="P113" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q113" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R113" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>