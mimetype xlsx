--- v5 (2026-06-16)
+++ v6 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecb131d227b41fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a7fabd27b449bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcfa915e5ca78468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcbbfe1c3090f48b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfa915e5ca78468f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbbfe1c3090f48b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>