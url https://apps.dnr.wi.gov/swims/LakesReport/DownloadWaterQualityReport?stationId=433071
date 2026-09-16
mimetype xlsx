--- v6 (2026-08-02)
+++ v7 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a7fabd27b449bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e3cf272b674af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcbbfe1c3090f48b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f6100e60608494f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbbfe1c3090f48b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f6100e60608494f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10491,28 +10491,580 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O114" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P114" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q114" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R114" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="115">
+      <x:c r="A115" t="inlineStr">
+        <x:is>
+          <x:t>203553177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K115" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N115" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P115" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q115" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R115" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M116" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>203553177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K117" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N117" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P117" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q117" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R117" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M118" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>203553177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K119" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N119" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P119" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q119" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R119" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>203553177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K120" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N120" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P120" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q120" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R120" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>