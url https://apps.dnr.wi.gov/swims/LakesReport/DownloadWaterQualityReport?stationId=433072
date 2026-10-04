--- v3 (2026-08-09)
+++ v4 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502538283af84d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f5f5468b7144f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re8d6e62630a143aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R792fd2220963471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8d6e62630a143aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R792fd2220963471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17207,28 +17207,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L188" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M188" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L189" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M189" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>