--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e76d53248974797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff67eaf0f0f47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R80d69e87bd994085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra0932bb5d36944e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80d69e87bd994085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0932bb5d36944e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>