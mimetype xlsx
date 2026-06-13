--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff67eaf0f0f47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230827d8d96d45b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra0932bb5d36944e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re209e9e478314677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0932bb5d36944e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re209e9e478314677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -39655,28 +39655,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O431" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P431" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q431" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R431" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="432">
+      <x:c r="A432" t="inlineStr">
+        <x:is>
+          <x:t>312896447</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B432" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C432" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D432" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E432" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G432" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N432" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P432" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q432" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R432" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="433">
+      <x:c r="A433" t="inlineStr">
+        <x:is>
+          <x:t>312896447</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B433" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C433" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D433" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E433" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F433" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G433" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H433" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K433" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N433" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P433" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q433" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R433" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>