--- v3 (2026-06-13)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230827d8d96d45b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a5b7c51a324a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re209e9e478314677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2bfb007ca708427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re209e9e478314677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bfb007ca708427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -39750,117 +39750,485 @@
       </x:c>
       <x:c r="O432" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P432" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q432" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R432" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B433" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C433" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D433" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E433" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I433" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M433" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="434">
+      <x:c r="A434" t="inlineStr">
+        <x:is>
           <x:t>312896447</x:t>
         </x:is>
       </x:c>
-      <x:c r="B433" t="inlineStr">
+      <x:c r="B434" t="inlineStr">
         <x:is>
           <x:t>05/31/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C433" t="inlineStr">
+      <x:c r="C434" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D433" t="inlineStr">
+      <x:c r="D434" t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
-      <x:c r="E433" t="inlineStr">
+      <x:c r="E434" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F433" t="inlineStr">
+      <x:c r="F434" t="inlineStr">
         <x:is>
           <x:t>21.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G433" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="H433" t="inlineStr">
+      <x:c r="G434" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H434" t="inlineStr">
         <x:is>
           <x:t>6.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="I433" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K433" t="inlineStr">
+      <x:c r="I434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K434" t="inlineStr">
         <x:is>
           <x:t>33</x:t>
         </x:is>
       </x:c>
-      <x:c r="L433" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N433" t="inlineStr">
+      <x:c r="L434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N434" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O433" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P433" t="inlineStr">
+      <x:c r="O434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P434" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q433" t="inlineStr">
+      <x:c r="Q434" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R433" t="inlineStr">
+      <x:c r="R434" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="435">
+      <x:c r="A435" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B435" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C435" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D435" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E435" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="436">
+      <x:c r="A436" t="inlineStr">
+        <x:is>
+          <x:t>312896447</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B436" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C436" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D436" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E436" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F436" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G436" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H436" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K436" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N436" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P436" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q436" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R436" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="437">
+      <x:c r="A437" t="inlineStr">
+        <x:is>
+          <x:t>312896447</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B437" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C437" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D437" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E437" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F437" t="inlineStr">
+        <x:is>
+          <x:t>25.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G437" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H437" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K437" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N437" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P437" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q437" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R437" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>