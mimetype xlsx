--- v6 (2026-09-14)
+++ v7 (2026-10-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735ffa482db14023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d4f3af6d3d40f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6211d724ec574b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc8d6cdd614b84eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6211d724ec574b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8d6cdd614b84eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28063,28 +28063,304 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O305" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P305" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q305" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R305" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>286573870</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K306" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N306" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P306" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q306" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R306" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>286573870</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K307" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N307" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P307" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q307" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R307" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>286573870</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K308" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N308" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P308" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q308" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R308" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>