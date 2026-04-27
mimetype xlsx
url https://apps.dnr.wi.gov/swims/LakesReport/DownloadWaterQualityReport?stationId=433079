--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e1a9288b3046d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaefdb08b7aa4185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R069cd99a5cb54c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R99bb5f54aa2c43d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R069cd99a5cb54c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99bb5f54aa2c43d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>