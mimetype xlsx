--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaefdb08b7aa4185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d957dd545ea4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R99bb5f54aa2c43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf78ab696635f4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99bb5f54aa2c43d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf78ab696635f4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>