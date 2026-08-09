--- v4 (2026-06-13)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d957dd545ea4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482d76106c044aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf78ab696635f4c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf57efe86ff6c40f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf78ab696635f4c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf57efe86ff6c40f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10215,28 +10215,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O111" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P111" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q111" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R111" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>06/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L112" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M112" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>277023075</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>06/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K113" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N113" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P113" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q113" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R113" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>277023075</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K114" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N114" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P114" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q114" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R114" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>