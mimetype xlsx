--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd99e087fa24536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edab7a85212475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3381be7cf94405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2ec1918664343e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3381be7cf94405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2ec1918664343e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>