--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edab7a85212475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f2a79e0d294117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2ec1918664343e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34d32853769741dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2ec1918664343e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34d32853769741dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7731,28 +7731,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P84" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q84" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R84" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>357653118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>357653118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>357653118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>