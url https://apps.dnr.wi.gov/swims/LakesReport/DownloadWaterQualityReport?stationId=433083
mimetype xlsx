--- v4 (2026-06-13)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f2a79e0d294117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e9fe46caf14106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34d32853769741dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6bf3b05ce6543e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34d32853769741dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6bf3b05ce6543e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8007,28 +8007,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O87" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P87" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q87" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R87" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>357653118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t>21.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>357653118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q89" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>357653118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>