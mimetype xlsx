--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08062850f564a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefb2589a7534f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd98e2127650a4527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R699b3055283e464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd98e2127650a4527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R699b3055283e464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>