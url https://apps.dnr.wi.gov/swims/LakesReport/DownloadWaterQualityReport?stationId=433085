--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefb2589a7534f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54a5c4b35ab48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R699b3055283e464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d017e7573674586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R699b3055283e464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d017e7573674586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8191,28 +8191,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>