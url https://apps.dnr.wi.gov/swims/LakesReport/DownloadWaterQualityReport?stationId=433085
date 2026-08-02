--- v4 (2026-06-13)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54a5c4b35ab48a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bad81aa0884e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d017e7573674586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R81a23bef409e4a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d017e7573674586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81a23bef409e4a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8283,28 +8283,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O90" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P90" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q90" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R90" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L91" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M91" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L92" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M92" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>