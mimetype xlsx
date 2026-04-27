--- v3 (2026-03-03)
+++ v4 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d74fd67fd5245f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8e28657d1f4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re195e76908f04d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d081dd3822148dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re195e76908f04d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d081dd3822148dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>