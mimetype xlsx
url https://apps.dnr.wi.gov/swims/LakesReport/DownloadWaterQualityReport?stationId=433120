--- v4 (2026-04-27)
+++ v5 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8e28657d1f4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904ead69076e4868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d081dd3822148dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11d345c53cb145d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d081dd3822148dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11d345c53cb145d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28247,28 +28247,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>