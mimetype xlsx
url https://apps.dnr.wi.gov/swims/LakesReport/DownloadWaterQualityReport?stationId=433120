--- v5 (2026-06-12)
+++ v6 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904ead69076e4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49b90ab13964a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11d345c53cb145d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8df7b3f7c4aa4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11d345c53cb145d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8df7b3f7c4aa4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28250,117 +28250,209 @@
       </x:c>
       <x:c r="O307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R307" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>29412502</x:t>
         </x:is>
       </x:c>
       <x:c r="B308" t="inlineStr">
         <x:is>
           <x:t>05/26/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C308" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D308" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E308" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>22.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I308" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J308" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c r="L308" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M308" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O308" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R308" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>29646653</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N309" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P309" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q309" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R309" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>