--- v6 (2026-08-02)
+++ v7 (2026-09-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49b90ab13964a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25beb16545b4f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8df7b3f7c4aa4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36c551fd8cc1404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8df7b3f7c4aa4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36c551fd8cc1404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28342,117 +28342,393 @@
       </x:c>
       <x:c r="O308" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P308" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q308" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R308" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M309" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
           <x:t>29646653</x:t>
         </x:is>
       </x:c>
-      <x:c r="B309" t="inlineStr">
+      <x:c r="B310" t="inlineStr">
         <x:is>
           <x:t>06/29/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C309" t="inlineStr">
+      <x:c r="C310" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D309" t="inlineStr">
+      <x:c r="D310" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E309" t="inlineStr">
+      <x:c r="E310" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F309" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G309" t="inlineStr">
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H309" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="N309" t="inlineStr">
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N310" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O309" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P309" t="inlineStr">
+      <x:c r="O310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P310" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q309" t="inlineStr">
+      <x:c r="Q310" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R309" t="inlineStr">
+      <x:c r="R310" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>29646653</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K311" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L311" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M311" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N311" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P311" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q311" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R311" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>29646653</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t>17.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K312" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N312" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P312" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q312" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R312" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>