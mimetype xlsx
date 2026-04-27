--- v2 (2026-03-10)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d73220a98d49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a806753e3f4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa3e0aa47c2d455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdbbd7bcfb1e147f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa3e0aa47c2d455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbbd7bcfb1e147f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>