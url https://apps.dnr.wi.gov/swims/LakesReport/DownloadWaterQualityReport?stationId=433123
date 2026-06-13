--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a806753e3f4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3873291b62d46dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdbbd7bcfb1e147f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95fb0b68b77649f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbbd7bcfb1e147f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95fb0b68b77649f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>