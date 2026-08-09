--- v4 (2026-06-13)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3873291b62d46dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851fd2e874f24ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95fb0b68b77649f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28a7caaa4ba6462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95fb0b68b77649f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a7caaa4ba6462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18955,28 +18955,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P206" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q206" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R206" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L207" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M207" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>