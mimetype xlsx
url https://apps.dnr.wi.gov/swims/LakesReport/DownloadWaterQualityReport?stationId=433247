--- v1 (2026-03-03)
+++ v2 (2026-04-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf390b297f5394658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edfb572d71e4231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb16d574f68c442b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4ec0697943b448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb16d574f68c442b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4ec0697943b448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>