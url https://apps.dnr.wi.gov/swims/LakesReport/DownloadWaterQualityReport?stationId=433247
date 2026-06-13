--- v2 (2026-04-28)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edfb572d71e4231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6ca868915a47b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4ec0697943b448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0f3e0cd9eeb446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4ec0697943b448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0f3e0cd9eeb446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>