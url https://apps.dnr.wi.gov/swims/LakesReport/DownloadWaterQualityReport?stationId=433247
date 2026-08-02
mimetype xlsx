--- v3 (2026-06-13)
+++ v4 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6ca868915a47b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a06757f8124cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0f3e0cd9eeb446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a3691f8099045ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0f3e0cd9eeb446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a3691f8099045ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15768,81 +15768,81 @@
           <x:t>08/23/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C172" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D172" t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E172" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F172" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="G172" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H172" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I172" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K172" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L172" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M172" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="N172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P172" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R172" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
@@ -16376,31 +16376,123 @@
         </x:is>
       </x:c>
       <x:c r="N178" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O178" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P178" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q178" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R178" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>388317727</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K179" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L179" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M179" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R179" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>