--- v1 (2026-02-16)
+++ v2 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98436838a614488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b69809d3a64bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7d432122ef7423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68be66370ea64829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7d432122ef7423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68be66370ea64829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>