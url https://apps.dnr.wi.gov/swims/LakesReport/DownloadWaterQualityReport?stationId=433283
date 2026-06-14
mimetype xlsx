--- v2 (2026-04-29)
+++ v3 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b69809d3a64bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6aa77e4d49446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68be66370ea64829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R837d6075cd204f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68be66370ea64829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R837d6075cd204f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23187,28 +23187,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="253">
+      <x:c r="A253" t="inlineStr">
+        <x:is>
+          <x:t>54090337</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B253" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C253" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D253" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E253" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F253" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G253" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H253" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K253" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N253" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P253" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q253" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R253" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>