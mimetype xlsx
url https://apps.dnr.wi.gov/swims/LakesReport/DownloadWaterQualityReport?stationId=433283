--- v3 (2026-06-14)
+++ v4 (2026-08-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6aa77e4d49446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3b1bf66a8345a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R837d6075cd204f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb7ad0dcc42b4acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R837d6075cd204f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb7ad0dcc42b4acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23190,117 +23190,485 @@
       </x:c>
       <x:c r="O252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B253" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C253" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D253" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E253" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="254">
+      <x:c r="A254" t="inlineStr">
+        <x:is>
           <x:t>54090337</x:t>
         </x:is>
       </x:c>
-      <x:c r="B253" t="inlineStr">
+      <x:c r="B254" t="inlineStr">
         <x:is>
           <x:t>05/30/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C253" t="inlineStr">
+      <x:c r="C254" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D253" t="inlineStr">
+      <x:c r="D254" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="E253" t="inlineStr">
+      <x:c r="E254" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F253" t="inlineStr">
+      <x:c r="F254" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="G253" t="inlineStr">
+      <x:c r="G254" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H253" t="inlineStr">
+      <x:c r="H254" t="inlineStr">
         <x:is>
           <x:t>5.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="I253" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K253" t="inlineStr">
+      <x:c r="I254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K254" t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
-      <x:c r="L253" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N253" t="inlineStr">
+      <x:c r="L254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N254" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O253" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P253" t="inlineStr">
+      <x:c r="O254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P254" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q253" t="inlineStr">
+      <x:c r="Q254" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R253" t="inlineStr">
+      <x:c r="R254" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B255" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C255" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D255" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E255" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L255" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>54090337</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K256" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N256" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P256" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q256" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R256" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>54090337</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K257" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N257" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P257" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q257" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R257" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>