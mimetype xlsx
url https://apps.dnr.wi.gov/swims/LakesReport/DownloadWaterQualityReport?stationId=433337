--- v1 (2026-03-03)
+++ v2 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc8276363e74eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re676aa88366a41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35af4081ac3e4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13941a78f2574cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35af4081ac3e4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13941a78f2574cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>