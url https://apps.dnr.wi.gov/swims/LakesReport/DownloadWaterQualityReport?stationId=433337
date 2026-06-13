--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re676aa88366a41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c0874ae1264de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13941a78f2574cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca7b7a28e95446e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13941a78f2574cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca7b7a28e95446e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18863,28 +18863,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P205" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q205" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R205" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L206" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>