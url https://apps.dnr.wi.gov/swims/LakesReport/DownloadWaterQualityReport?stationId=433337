--- v3 (2026-06-13)
+++ v4 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c0874ae1264de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab676d42e7954a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca7b7a28e95446e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfc1aa46589074b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca7b7a28e95446e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc1aa46589074b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18955,28 +18955,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L207" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M207" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>