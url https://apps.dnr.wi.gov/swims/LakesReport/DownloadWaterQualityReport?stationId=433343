--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03a3cf9139c44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f0ac52d7d74829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf07a9d1170534bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8ce5b3bd42cc416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf07a9d1170534bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ce5b3bd42cc416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>