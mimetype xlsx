--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f0ac52d7d74829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ed3be65bd544a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8ce5b3bd42cc416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83773ac91acd4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ce5b3bd42cc416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83773ac91acd4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>