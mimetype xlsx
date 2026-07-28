--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ed3be65bd544a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b9f1874439438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83773ac91acd4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cdfb9582c504eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83773ac91acd4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cdfb9582c504eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5063,28 +5063,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="56">
+      <x:c r="A56" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B56" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C56" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D56" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E56" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I56" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J56" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L56" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M56" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>