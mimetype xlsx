--- v4 (2026-07-28)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b9f1874439438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0089ea17da47f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cdfb9582c504eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2406c5a94ea44395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cdfb9582c504eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2406c5a94ea44395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>