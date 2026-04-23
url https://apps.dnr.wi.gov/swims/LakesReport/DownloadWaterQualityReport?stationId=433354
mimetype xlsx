--- v2 (2026-03-04)
+++ v3 (2026-04-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4fb9b836f04481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1ceaa7fce045bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbfdd15cace114918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02c733ba23e243d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbfdd15cace114918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02c733ba23e243d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>