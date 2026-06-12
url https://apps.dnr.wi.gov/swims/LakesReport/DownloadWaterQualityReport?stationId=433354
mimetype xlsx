--- v3 (2026-04-23)
+++ v4 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1ceaa7fce045bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98cb196cb66416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02c733ba23e243d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re354b55eccf247c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02c733ba23e243d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re354b55eccf247c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>