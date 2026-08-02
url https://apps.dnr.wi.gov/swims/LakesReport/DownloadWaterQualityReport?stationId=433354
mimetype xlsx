--- v4 (2026-06-12)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98cb196cb66416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f745fd5b42439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re354b55eccf247c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3776d84f5af84784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re354b55eccf247c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3776d84f5af84784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12515,28 +12515,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L137" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M137" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B138" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C138" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D138" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E138" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I138" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M138" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>