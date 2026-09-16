--- v5 (2026-08-02)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f745fd5b42439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebe113645eb4c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3776d84f5af84784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R326574972a06400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3776d84f5af84784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R326574972a06400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12699,28 +12699,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O138" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P138" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q138" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R138" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="139">
+      <x:c r="A139" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B139" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C139" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D139" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E139" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I139" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M139" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>