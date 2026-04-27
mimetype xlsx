--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f3a8ecfa1f4180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda46ba62bd884e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e7c959466754b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f09593f81e54fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e7c959466754b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f09593f81e54fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>