--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda46ba62bd884e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11490ac4946c421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f09593f81e54fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3cb86f28b39484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f09593f81e54fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3cb86f28b39484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>