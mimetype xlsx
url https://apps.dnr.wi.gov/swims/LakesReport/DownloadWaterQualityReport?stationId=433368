--- v3 (2026-06-13)
+++ v4 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11490ac4946c421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d02b46d684b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3cb86f28b39484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R65f274ed6862469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3cb86f28b39484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65f274ed6862469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24659,28 +24659,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O268" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P268" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q268" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R268" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="269">
+      <x:c r="A269" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B269" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C269" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D269" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E269" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I269" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L269" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M269" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>374511731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K270" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N270" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O270" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P270" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q270" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R270" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="271">
+      <x:c r="A271" t="inlineStr">
+        <x:is>
+          <x:t>271668710</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B271" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C271" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D271" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E271" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G271" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N271" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P271" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q271" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R271" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="272">
+      <x:c r="A272" t="inlineStr">
+        <x:is>
+          <x:t>271668710</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B272" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C272" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D272" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E272" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G272" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N272" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P272" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q272" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R272" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>