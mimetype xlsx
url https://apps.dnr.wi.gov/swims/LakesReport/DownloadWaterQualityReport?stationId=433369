--- v1 (2026-02-19)
+++ v2 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c91808efa647cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b61454fdafc4c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83ca0e43ef254dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82ded5c728ad473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83ca0e43ef254dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82ded5c728ad473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>