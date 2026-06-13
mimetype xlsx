--- v2 (2026-04-17)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b61454fdafc4c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c812e690d1d412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82ded5c728ad473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbecac9f791a44b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82ded5c728ad473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbecac9f791a44b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>