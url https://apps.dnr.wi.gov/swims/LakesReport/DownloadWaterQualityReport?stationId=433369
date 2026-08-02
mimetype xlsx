--- v3 (2026-06-13)
+++ v4 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c812e690d1d412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a51635f83254877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbecac9f791a44b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6e5080f36eb4b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbecac9f791a44b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6e5080f36eb4b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22083,28 +22083,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O240" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P240" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q240" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R240" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>374511731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K241" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L241" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M241" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N241" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O241" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P241" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q241" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R241" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>