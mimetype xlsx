--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152e21c527894c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9748e18bba48d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R061606b822694101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R324b3488308c4677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R061606b822694101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R324b3488308c4677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>