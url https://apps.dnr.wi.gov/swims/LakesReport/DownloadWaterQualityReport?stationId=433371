--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9748e18bba48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a38786a79ca4594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R324b3488308c4677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rba5a046ac31b475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R324b3488308c4677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba5a046ac31b475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>