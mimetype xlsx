--- v4 (2026-06-13)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a38786a79ca4594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree43d0dd72d44a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rba5a046ac31b475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56c0798b3d5b4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba5a046ac31b475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56c0798b3d5b4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15459,28 +15459,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R168" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="169">
+      <x:c r="A169" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B169" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C169" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D169" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E169" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I169" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L169" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M169" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c r="A170" t="inlineStr">
+        <x:is>
+          <x:t>374511731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B170" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C170" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D170" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E170" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F170" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G170" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H170" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K170" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N170" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O170" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P170" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q170" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R170" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c r="A171" t="inlineStr">
+        <x:is>
+          <x:t>374511731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B171" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C171" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D171" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E171" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F171" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G171" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H171" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K171" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N171" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O171" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P171" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q171" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R171" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c r="A172" t="inlineStr">
+        <x:is>
+          <x:t>374511731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B172" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C172" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D172" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E172" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F172" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G172" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H172" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K172" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N172" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O172" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P172" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q172" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R172" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>