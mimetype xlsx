--- v1 (2026-02-24)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa244ec32aa42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32257f731bf54d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf8d963c0ef164132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61df70d064074d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8d963c0ef164132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61df70d064074d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>