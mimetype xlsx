--- v2 (2026-06-02)
+++ v3 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32257f731bf54d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c2265e13db4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61df70d064074d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3cb75dfd66d4117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61df70d064074d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3cb75dfd66d4117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -831,28 +831,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P9" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q9" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="inlineStr">
+        <x:is>
+          <x:t>405211116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C10" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D10" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E10" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G10" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N10" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P10" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q10" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>