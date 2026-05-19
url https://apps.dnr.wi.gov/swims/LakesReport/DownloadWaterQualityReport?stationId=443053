--- v1 (2026-02-24)
+++ v2 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aba9e252f3f457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re22a765cf9a74a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc395604bb42f4d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdfb85888f06c4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc395604bb42f4d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfb85888f06c4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>