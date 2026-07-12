--- v2 (2026-05-19)
+++ v3 (2026-07-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re22a765cf9a74a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efb524bfd2146dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdfb85888f06c4365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf5568448c29f4d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfb85888f06c4365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5568448c29f4d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>