--- v3 (2026-07-12)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efb524bfd2146dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67863fd81a0949d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf5568448c29f4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe36222dccb049d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5568448c29f4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe36222dccb049d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44623,28 +44623,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O485" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P485" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q485" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R485" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M486" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M487" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>