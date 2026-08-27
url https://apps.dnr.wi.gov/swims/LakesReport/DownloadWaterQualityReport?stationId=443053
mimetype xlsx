--- v4 (2026-08-27)
+++ v5 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67863fd81a0949d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d790b61e60c48f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe36222dccb049d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f716af951384786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe36222dccb049d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f716af951384786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>