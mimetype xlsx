--- v2 (2026-03-20)
+++ v3 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8200007e29144d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a69453d4d34165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a8e19db017b408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8ace75b4b7d24933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a8e19db017b408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ace75b4b7d24933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>