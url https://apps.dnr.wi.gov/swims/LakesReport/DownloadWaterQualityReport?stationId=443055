--- v3 (2026-06-12)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a69453d4d34165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra524592df0614171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8ace75b4b7d24933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R547589a2032744d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ace75b4b7d24933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R547589a2032744d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17943,28 +17943,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L196" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M196" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>