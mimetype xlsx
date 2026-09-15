--- v4 (2026-07-27)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra524592df0614171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6014a8005b54715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R547589a2032744d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a39bb5cff44443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R547589a2032744d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a39bb5cff44443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18035,28 +18035,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L197" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M197" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>