--- v4 (2026-08-25)
+++ v5 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd552b2a9cd234486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caee49f8fb3481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ccb31b296f54d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R71d1ef7035fd45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ccb31b296f54d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71d1ef7035fd45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21626,117 +21626,209 @@
       </x:c>
       <x:c r="O235" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P235" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q235" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R235" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M236" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
           <x:t>146684169</x:t>
         </x:is>
       </x:c>
-      <x:c r="B236" t="inlineStr">
+      <x:c r="B237" t="inlineStr">
         <x:is>
           <x:t>08/23/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C236" t="inlineStr">
+      <x:c r="C237" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D236" t="inlineStr">
+      <x:c r="D237" t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
-      <x:c r="E236" t="inlineStr">
+      <x:c r="E237" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F236" t="inlineStr">
+      <x:c r="F237" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="G236" t="inlineStr">
+      <x:c r="G237" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H236" t="inlineStr">
+      <x:c r="H237" t="inlineStr">
         <x:is>
           <x:t>8.2</x:t>
         </x:is>
       </x:c>
-      <x:c r="I236" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K236" t="inlineStr">
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K237" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="L236" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N236" t="inlineStr">
+      <x:c r="L237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N237" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O236" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P236" t="inlineStr">
+      <x:c r="O237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P237" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q236" t="inlineStr">
+      <x:c r="Q237" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R236" t="inlineStr">
+      <x:c r="R237" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>