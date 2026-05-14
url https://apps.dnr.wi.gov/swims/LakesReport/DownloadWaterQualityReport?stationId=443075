--- v2 (2026-03-27)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1710379f31db42ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2635f06b82f84481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11245893581e4f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rab8fe9d5f4a2423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11245893581e4f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab8fe9d5f4a2423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>