--- v3 (2026-05-14)
+++ v4 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2635f06b82f84481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373509080dbd4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rab8fe9d5f4a2423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1eac637b45974f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab8fe9d5f4a2423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1eac637b45974f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>