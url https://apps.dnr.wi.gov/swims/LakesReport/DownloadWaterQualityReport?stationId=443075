--- v4 (2026-07-06)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373509080dbd4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81050fe3d34a4f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1eac637b45974f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdff64797d0ec4886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1eac637b45974f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdff64797d0ec4886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3959,28 +3959,764 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P43" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q43" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R43" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>357769201</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K44" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N44" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P44" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q44" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R44" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>357769201</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K45" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N45" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P45" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q45" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R45" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>357769201</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>4.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K46" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N46" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P46" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q46" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R46" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L47" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M47" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>357769201</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K48" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N48" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P48" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q48" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R48" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>357769201</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K49" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N49" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P49" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q49" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R49" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L50" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M50" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>357769201</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K51" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N51" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P51" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q51" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R51" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>