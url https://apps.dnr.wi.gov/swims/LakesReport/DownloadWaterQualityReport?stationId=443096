--- v3 (2026-03-13)
+++ v4 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962179cdabca4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ed3a472e4b45bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R12d9283e7a8348f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R018a0444d5ae4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12d9283e7a8348f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R018a0444d5ae4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>