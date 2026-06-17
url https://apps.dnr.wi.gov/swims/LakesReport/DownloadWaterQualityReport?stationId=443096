--- v4 (2026-04-29)
+++ v5 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ed3a472e4b45bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefbf6e7ed3144ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R018a0444d5ae4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55c4edede51b4427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R018a0444d5ae4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55c4edede51b4427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>