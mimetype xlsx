--- v5 (2026-06-17)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefbf6e7ed3144ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd86cb106b64b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55c4edede51b4427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd549273a7fd840f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55c4edede51b4427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd549273a7fd840f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14907,28 +14907,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O162" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P162" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q162" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R162" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="163">
+      <x:c r="A163" t="inlineStr">
+        <x:is>
+          <x:t>29175078</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B163" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C163" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D163" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E163" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F163" t="inlineStr">
+        <x:is>
+          <x:t>3.125</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G163" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H163" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K163" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N163" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P163" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q163" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R163" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c r="A164" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B164" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C164" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D164" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E164" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I164" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L164" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M164" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>