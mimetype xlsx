--- v6 (2026-08-19)
+++ v7 (2026-10-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd86cb106b64b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac8d030d0204ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd549273a7fd840f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reac842cdce314d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd549273a7fd840f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reac842cdce314d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15091,28 +15091,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="165">
+      <x:c r="A165" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B165" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C165" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D165" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E165" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I165" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L165" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M165" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c r="A166" t="inlineStr">
+        <x:is>
+          <x:t>29175078</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B166" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C166" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D166" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E166" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F166" t="inlineStr">
+        <x:is>
+          <x:t>3.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G166" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H166" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K166" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N166" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P166" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q166" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R166" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>