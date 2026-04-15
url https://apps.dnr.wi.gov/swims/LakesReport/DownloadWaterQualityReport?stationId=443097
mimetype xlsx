--- v0 (2026-01-26)
+++ v1 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364d241040c34a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9dfdc3fd07a47a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2855d839a9394725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fb9a21d83154df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2855d839a9394725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fb9a21d83154df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>