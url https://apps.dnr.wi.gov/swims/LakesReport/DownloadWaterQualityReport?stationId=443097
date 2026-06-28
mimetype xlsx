--- v1 (2026-04-15)
+++ v2 (2026-06-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9dfdc3fd07a47a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a1ec93998d40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fb9a21d83154df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7647836a86994ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fb9a21d83154df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7647836a86994ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>