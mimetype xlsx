--- v2 (2026-06-28)
+++ v3 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a1ec93998d40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a44be80a3b4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7647836a86994ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb75bda3e0a4c4601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7647836a86994ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb75bda3e0a4c4601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11135,28 +11135,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P121" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q121" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R121" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="122">
+      <x:c r="A122" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L122" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M122" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
+          <x:t>10589187</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K123" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N123" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P123" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q123" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R123" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>