--- v3 (2026-03-13)
+++ v4 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e7892e58364aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e24336091db46fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R897226e2b69d4195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R64ec2a8cb2024932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R897226e2b69d4195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64ec2a8cb2024932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>