--- v4 (2026-04-29)
+++ v5 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e24336091db46fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8393f067ec4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R64ec2a8cb2024932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e01ea34791c4a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64ec2a8cb2024932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e01ea34791c4a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7547,28 +7547,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P82" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q82" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R82" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>41890154</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>06/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K83" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N83" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P83" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q83" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R83" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>