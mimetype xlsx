--- v5 (2026-06-18)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8393f067ec4053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e8247e84634787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e01ea34791c4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b5b6f7bf50a4351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e01ea34791c4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b5b6f7bf50a4351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7639,28 +7639,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O83" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P83" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q83" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R83" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>41890154</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K84" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N84" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P84" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q84" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R84" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>41890154</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>41890154</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>