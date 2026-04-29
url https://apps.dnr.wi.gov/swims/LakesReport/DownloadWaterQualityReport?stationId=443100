--- v2 (2026-01-26)
+++ v3 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27965a786fe4cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1028040d49aa44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R223140f788334d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R52ff0445fd894b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R223140f788334d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52ff0445fd894b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18406,914 +18406,914 @@
       </x:c>
       <x:c r="O200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>364009131</x:t>
         </x:is>
       </x:c>
       <x:c r="B201" t="inlineStr">
         <x:is>
-          <x:t>05/06/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C201" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D201" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E201" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F201" t="inlineStr">
         <x:is>
-          <x:t>13.5</x:t>
+          <x:t>16.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G201" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H201" t="inlineStr">
         <x:is>
-          <x:t>4.1</x:t>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K201" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N201" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P201" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q201" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R201" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B202" t="inlineStr">
         <x:is>
-          <x:t>05/14/2025</x:t>
+          <x:t>05/06/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C202" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D202" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="E202" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F202" t="inlineStr">
         <x:is>
-          <x:t>12.5</x:t>
+          <x:t>13.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G202" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H202" t="inlineStr">
         <x:is>
-          <x:t>3.8</x:t>
+          <x:t>4.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K202" t="inlineStr">
         <x:is>
-          <x:t>41</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N202" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P202" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q202" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R202" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B203" t="inlineStr">
         <x:is>
-          <x:t>05/22/2025</x:t>
+          <x:t>05/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C203" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D203" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E203" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F203" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>12.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G203" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H203" t="inlineStr">
         <x:is>
-          <x:t>5.5</x:t>
+          <x:t>3.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K203" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="L203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N203" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P203" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q203" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R203" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B204" t="inlineStr">
         <x:is>
-          <x:t>05/30/2025</x:t>
+          <x:t>05/22/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C204" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D204" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E204" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F204" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="G204" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H204" t="inlineStr">
         <x:is>
-          <x:t>5.3</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K204" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N204" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P204" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q204" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R204" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B205" t="inlineStr">
         <x:is>
-          <x:t>06/07/2025</x:t>
+          <x:t>05/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C205" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D205" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E205" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F205" t="inlineStr">
         <x:is>
-          <x:t>13.25</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G205" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H205" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t>5.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K205" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N205" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P205" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q205" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R205" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B206" t="inlineStr">
         <x:is>
-          <x:t>06/16/2025</x:t>
+          <x:t>06/07/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C206" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D206" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="E206" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F206" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>13.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G206" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H206" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K206" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N206" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P206" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q206" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R206" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B207" t="inlineStr">
         <x:is>
-          <x:t>06/23/2025</x:t>
+          <x:t>06/16/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C207" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D207" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="E207" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F207" t="inlineStr">
         <x:is>
-          <x:t>13.25</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G207" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H207" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K207" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N207" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P207" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q207" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R207" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B208" t="inlineStr">
         <x:is>
-          <x:t>07/01/2025</x:t>
+          <x:t>06/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C208" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D208" t="inlineStr">
         <x:is>
-          <x:t>01</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E208" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F208" t="inlineStr">
         <x:is>
-          <x:t>13.75</x:t>
+          <x:t>13.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G208" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H208" t="inlineStr">
         <x:is>
-          <x:t>4.2</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K208" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N208" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P208" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q208" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R208" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B209" t="inlineStr">
         <x:is>
-          <x:t>07/09/2025</x:t>
+          <x:t>07/01/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C209" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D209" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>01</x:t>
         </x:is>
       </x:c>
       <x:c r="E209" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F209" t="inlineStr">
         <x:is>
-          <x:t>15.5</x:t>
+          <x:t>13.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G209" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H209" t="inlineStr">
         <x:is>
-          <x:t>4.7</x:t>
+          <x:t>4.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K209" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N209" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P209" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q209" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R209" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B210" t="inlineStr">
         <x:is>
-          <x:t>07/17/2025</x:t>
+          <x:t>07/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C210" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D210" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="E210" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F210" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>15.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G210" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H210" t="inlineStr">
         <x:is>
-          <x:t>4.6</x:t>
+          <x:t>4.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K210" t="inlineStr">
         <x:is>
           <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M210" t="inlineStr">
         <x:is>
           <x:t/>
@@ -19326,342 +19326,342 @@
       </x:c>
       <x:c r="O210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P210" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q210" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R210" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="inlineStr">
         <x:is>
-          <x:t>118313656</x:t>
+          <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B211" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/17/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C211" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D211" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E211" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F211" t="inlineStr">
         <x:is>
-          <x:t>14.25</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="G211" t="inlineStr">
         <x:is>
-          <x:t>20</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H211" t="inlineStr">
         <x:is>
-          <x:t>4.3</x:t>
+          <x:t>4.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I211" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K211" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L211" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M211" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N211" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P211" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q211" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R211" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>81202731</x:t>
         </x:is>
       </x:c>
       <x:c r="B212" t="inlineStr">
         <x:is>
-          <x:t>07/28/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C212" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D212" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E212" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F212" t="inlineStr">
         <x:is>
-          <x:t>16.25</x:t>
+          <x:t>14.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G212" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H212" t="inlineStr">
         <x:is>
-          <x:t>4.9</x:t>
+          <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K212" t="inlineStr">
         <x:is>
-          <x:t>37</x:t>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N212" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P212" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q212" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R212" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>118313656</x:t>
         </x:is>
       </x:c>
       <x:c r="B213" t="inlineStr">
         <x:is>
-          <x:t>08/02/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C213" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D213" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E213" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F213" t="inlineStr">
         <x:is>
-          <x:t>15.75</x:t>
+          <x:t>14.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G213" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="H213" t="inlineStr">
         <x:is>
-          <x:t>4.8</x:t>
+          <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I213" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J213" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K213" t="inlineStr">
         <x:is>
-          <x:t>37</x:t>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L213" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M213" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="N213" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O213" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P213" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q213" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R213" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B214" t="inlineStr">
         <x:is>
-          <x:t>08/11/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C214" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D214" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E214" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F214" t="inlineStr">
         <x:is>
           <x:t>16.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G214" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H214" t="inlineStr">
         <x:is>
           <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I214" t="inlineStr">
         <x:is>
           <x:t/>
@@ -19694,362 +19694,362 @@
       </x:c>
       <x:c r="O214" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P214" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q214" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R214" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="inlineStr">
         <x:is>
-          <x:t>8191362</x:t>
+          <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B215" t="inlineStr">
         <x:is>
-          <x:t>08/14/2025</x:t>
+          <x:t>08/02/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C215" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D215" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E215" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>15.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I215" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L215" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M215" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R215" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B216" t="inlineStr">
         <x:is>
-          <x:t>08/26/2025</x:t>
+          <x:t>08/11/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C216" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D216" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="E216" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F216" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>16.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G216" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H216" t="inlineStr">
         <x:is>
-          <x:t>5.2</x:t>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K216" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N216" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P216" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q216" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R216" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>8191362</x:t>
         </x:is>
       </x:c>
       <x:c r="B217" t="inlineStr">
         <x:is>
-          <x:t>09/02/2025</x:t>
+          <x:t>08/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C217" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D217" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E217" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F217" t="inlineStr">
         <x:is>
-          <x:t>18.5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G217" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H217" t="inlineStr">
         <x:is>
-          <x:t>5.6</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="J217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K217" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c r="N217" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P217" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q217" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R217" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B218" t="inlineStr">
         <x:is>
-          <x:t>09/22/2025</x:t>
+          <x:t>08/26/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C218" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D218" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E218" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F218" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="G218" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H218" t="inlineStr">
         <x:is>
-          <x:t>5.3</x:t>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I218" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J218" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K218" t="inlineStr">
         <x:is>
           <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L218" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M218" t="inlineStr">
         <x:is>
           <x:t/>
@@ -20067,572 +20067,1032 @@
       </x:c>
       <x:c r="P218" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q218" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R218" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B219" t="inlineStr">
         <x:is>
-          <x:t>09/27/2025</x:t>
+          <x:t>09/02/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C219" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D219" t="inlineStr">
         <x:is>
-          <x:t>27</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E219" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F219" t="inlineStr">
         <x:is>
-          <x:t>17.25</x:t>
+          <x:t>18.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G219" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H219" t="inlineStr">
         <x:is>
-          <x:t>5.2</x:t>
+          <x:t>5.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K219" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N219" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P219" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q219" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R219" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>81202731</x:t>
         </x:is>
       </x:c>
       <x:c r="B220" t="inlineStr">
         <x:is>
-          <x:t>10/05/2025</x:t>
+          <x:t>09/03/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C220" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D220" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E220" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F220" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="G220" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H220" t="inlineStr">
         <x:is>
-          <x:t>5.3</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K220" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N220" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P220" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q220" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R220" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B221" t="inlineStr">
         <x:is>
-          <x:t>10/13/2025</x:t>
+          <x:t>09/22/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C221" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D221" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E221" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F221" t="inlineStr">
         <x:is>
-          <x:t>19.5</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G221" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H221" t="inlineStr">
         <x:is>
-          <x:t>5.9</x:t>
+          <x:t>5.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K221" t="inlineStr">
         <x:is>
-          <x:t>34</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N221" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P221" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q221" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R221" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B222" t="inlineStr">
         <x:is>
-          <x:t>10/19/2025</x:t>
+          <x:t>09/27/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C222" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D222" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E222" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F222" t="inlineStr">
         <x:is>
-          <x:t>19.5</x:t>
+          <x:t>17.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G222" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H222" t="inlineStr">
         <x:is>
-          <x:t>5.9</x:t>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K222" t="inlineStr">
         <x:is>
-          <x:t>34</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N222" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P222" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q222" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R222" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B223" t="inlineStr">
         <x:is>
-          <x:t>10/23/2025</x:t>
+          <x:t>10/05/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C223" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D223" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="E223" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F223" t="inlineStr">
         <x:is>
-          <x:t>19.75</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G223" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H223" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>5.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K223" t="inlineStr">
         <x:is>
-          <x:t>34</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N223" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P223" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q223" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R223" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
+          <x:t>10/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t>19.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q224" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R224" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>10/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t>19.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>10/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t>19.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
           <x:t>10/29/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C224" t="inlineStr">
+      <x:c r="C227" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="D224" t="inlineStr">
+      <x:c r="D227" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E224" t="inlineStr">
+      <x:c r="E227" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F224" t="inlineStr">
+      <x:c r="F227" t="inlineStr">
         <x:is>
           <x:t>23.25</x:t>
         </x:is>
       </x:c>
-      <x:c r="G224" t="inlineStr">
+      <x:c r="G227" t="inlineStr">
         <x:is>
           <x:t>YES</x:t>
         </x:is>
       </x:c>
-      <x:c r="H224" t="inlineStr">
+      <x:c r="H227" t="inlineStr">
         <x:is>
           <x:t>7.1</x:t>
         </x:is>
       </x:c>
-      <x:c r="I224" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K224" t="inlineStr">
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K227" t="inlineStr">
         <x:is>
           <x:t>32</x:t>
         </x:is>
       </x:c>
-      <x:c r="L224" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N224" t="inlineStr">
+      <x:c r="L227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N227" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O224" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P224" t="inlineStr">
+      <x:c r="O227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P227" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q224" t="inlineStr">
+      <x:c r="Q227" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R224" t="inlineStr">
+      <x:c r="R227" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B228" t="inlineStr">
+        <x:is>
+          <x:t>04/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C228" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D228" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t>24.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K228" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N228" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P228" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q228" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R228" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t>20.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K229" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N229" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P229" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q229" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R229" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>