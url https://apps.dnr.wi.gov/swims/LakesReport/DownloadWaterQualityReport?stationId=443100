--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1028040d49aa44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cbeaaefebe43ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R52ff0445fd894b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3d116dbf5c645c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52ff0445fd894b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3d116dbf5c645c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17670,178 +17670,178 @@
       </x:c>
       <x:c r="O192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>402835772</x:t>
         </x:is>
       </x:c>
       <x:c r="B193" t="inlineStr">
         <x:is>
-          <x:t>09/24/2024</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C193" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D193" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E193" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F193" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G193" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H193" t="inlineStr">
         <x:is>
-          <x:t>5.2</x:t>
+          <x:t>4.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K193" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N193" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P193" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q193" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R193" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B194" t="inlineStr">
         <x:is>
-          <x:t>10/02/2024</x:t>
+          <x:t>09/24/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C194" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D194" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E194" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F194" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="G194" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H194" t="inlineStr">
         <x:is>
-          <x:t>5.3</x:t>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K194" t="inlineStr">
         <x:is>
           <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L194" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M194" t="inlineStr">
         <x:is>
           <x:t/>
@@ -17859,1553 +17859,1553 @@
       </x:c>
       <x:c r="P194" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q194" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R194" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B195" t="inlineStr">
         <x:is>
-          <x:t>10/10/2024</x:t>
+          <x:t>10/02/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C195" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D195" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E195" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F195" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G195" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H195" t="inlineStr">
         <x:is>
-          <x:t>6.4</x:t>
+          <x:t>5.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K195" t="inlineStr">
         <x:is>
-          <x:t>33</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N195" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O195" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P195" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q195" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R195" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B196" t="inlineStr">
         <x:is>
-          <x:t>10/18/2024</x:t>
+          <x:t>10/10/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C196" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D196" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E196" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F196" t="inlineStr">
         <x:is>
-          <x:t>22.5</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="G196" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H196" t="inlineStr">
         <x:is>
-          <x:t>6.8</x:t>
+          <x:t>6.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K196" t="inlineStr">
         <x:is>
-          <x:t>32</x:t>
+          <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c r="L196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N196" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P196" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q196" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R196" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B197" t="inlineStr">
         <x:is>
-          <x:t>10/26/2024</x:t>
+          <x:t>10/18/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C197" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D197" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E197" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F197" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>22.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G197" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H197" t="inlineStr">
         <x:is>
-          <x:t>6.4</x:t>
+          <x:t>6.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I197" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J197" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K197" t="inlineStr">
         <x:is>
-          <x:t>33</x:t>
+          <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c r="L197" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M197" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N197" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O197" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P197" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q197" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R197" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B198" t="inlineStr">
         <x:is>
-          <x:t>04/17/2025</x:t>
+          <x:t>10/26/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C198" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D198" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E198" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F198" t="inlineStr">
         <x:is>
-          <x:t>19.5</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="G198" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H198" t="inlineStr">
         <x:is>
-          <x:t>5.9</x:t>
+          <x:t>6.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I198" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J198" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K198" t="inlineStr">
         <x:is>
-          <x:t>34</x:t>
+          <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c r="L198" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M198" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N198" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O198" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P198" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q198" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R198" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B199" t="inlineStr">
         <x:is>
-          <x:t>04/26/2025</x:t>
+          <x:t>04/17/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C199" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D199" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E199" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F199" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>19.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G199" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H199" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K199" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c r="L199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N199" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O199" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P199" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q199" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R199" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="inlineStr">
         <x:is>
-          <x:t>348905607</x:t>
+          <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B200" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>04/26/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C200" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D200" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E200" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F200" t="inlineStr">
         <x:is>
-          <x:t>16.25</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G200" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H200" t="inlineStr">
         <x:is>
-          <x:t>4.9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J200" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="K200" t="inlineStr">
         <x:is>
-          <x:t>37</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L200" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N200" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P200" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q200" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R200" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="inlineStr">
         <x:is>
-          <x:t>364009131</x:t>
+          <x:t>348905607</x:t>
         </x:is>
       </x:c>
       <x:c r="B201" t="inlineStr">
         <x:is>
           <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C201" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D201" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E201" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F201" t="inlineStr">
         <x:is>
           <x:t>16.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G201" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H201" t="inlineStr">
         <x:is>
           <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J201" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="K201" t="inlineStr">
         <x:is>
           <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L201" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="M201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P201" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q201" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R201" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>364009131</x:t>
         </x:is>
       </x:c>
       <x:c r="B202" t="inlineStr">
         <x:is>
-          <x:t>05/06/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C202" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D202" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E202" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F202" t="inlineStr">
         <x:is>
-          <x:t>13.5</x:t>
+          <x:t>16.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G202" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H202" t="inlineStr">
         <x:is>
-          <x:t>4.1</x:t>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K202" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N202" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P202" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q202" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R202" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B203" t="inlineStr">
         <x:is>
-          <x:t>05/14/2025</x:t>
+          <x:t>05/06/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C203" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D203" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="E203" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F203" t="inlineStr">
         <x:is>
-          <x:t>12.5</x:t>
+          <x:t>13.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G203" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H203" t="inlineStr">
         <x:is>
-          <x:t>3.8</x:t>
+          <x:t>4.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K203" t="inlineStr">
         <x:is>
-          <x:t>41</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N203" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P203" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q203" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R203" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B204" t="inlineStr">
         <x:is>
-          <x:t>05/22/2025</x:t>
+          <x:t>05/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C204" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D204" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E204" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F204" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>12.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G204" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H204" t="inlineStr">
         <x:is>
-          <x:t>5.5</x:t>
+          <x:t>3.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K204" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="L204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N204" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P204" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q204" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R204" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B205" t="inlineStr">
         <x:is>
-          <x:t>05/30/2025</x:t>
+          <x:t>05/22/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C205" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D205" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E205" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F205" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="G205" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H205" t="inlineStr">
         <x:is>
-          <x:t>5.3</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K205" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N205" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O205" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P205" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q205" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R205" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B206" t="inlineStr">
         <x:is>
-          <x:t>06/07/2025</x:t>
+          <x:t>05/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C206" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D206" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E206" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F206" t="inlineStr">
         <x:is>
-          <x:t>13.25</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G206" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H206" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t>5.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K206" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N206" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P206" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q206" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R206" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B207" t="inlineStr">
         <x:is>
-          <x:t>06/16/2025</x:t>
+          <x:t>06/07/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C207" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D207" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="E207" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F207" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>13.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G207" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H207" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K207" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N207" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O207" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P207" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q207" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R207" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B208" t="inlineStr">
         <x:is>
-          <x:t>06/23/2025</x:t>
+          <x:t>06/16/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C208" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D208" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="E208" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F208" t="inlineStr">
         <x:is>
-          <x:t>13.25</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G208" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H208" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K208" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N208" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P208" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q208" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R208" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B209" t="inlineStr">
         <x:is>
-          <x:t>07/01/2025</x:t>
+          <x:t>06/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C209" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D209" t="inlineStr">
         <x:is>
-          <x:t>01</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E209" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F209" t="inlineStr">
         <x:is>
-          <x:t>13.75</x:t>
+          <x:t>13.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G209" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H209" t="inlineStr">
         <x:is>
-          <x:t>4.2</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K209" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N209" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O209" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P209" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q209" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R209" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B210" t="inlineStr">
         <x:is>
-          <x:t>07/09/2025</x:t>
+          <x:t>07/01/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C210" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D210" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>01</x:t>
         </x:is>
       </x:c>
       <x:c r="E210" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F210" t="inlineStr">
         <x:is>
-          <x:t>15.5</x:t>
+          <x:t>13.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G210" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H210" t="inlineStr">
         <x:is>
-          <x:t>4.7</x:t>
+          <x:t>4.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K210" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N210" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P210" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q210" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R210" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B211" t="inlineStr">
         <x:is>
-          <x:t>07/17/2025</x:t>
+          <x:t>07/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C211" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D211" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="E211" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F211" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>15.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G211" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H211" t="inlineStr">
         <x:is>
-          <x:t>4.6</x:t>
+          <x:t>4.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K211" t="inlineStr">
         <x:is>
           <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M211" t="inlineStr">
         <x:is>
           <x:t/>
@@ -19418,1006 +19418,1006 @@
       </x:c>
       <x:c r="O211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P211" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q211" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R211" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="inlineStr">
         <x:is>
-          <x:t>81202731</x:t>
+          <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B212" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/17/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C212" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D212" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E212" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F212" t="inlineStr">
         <x:is>
-          <x:t>14.25</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="G212" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H212" t="inlineStr">
         <x:is>
-          <x:t>4.3</x:t>
+          <x:t>4.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K212" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N212" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O212" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P212" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q212" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R212" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="inlineStr">
         <x:is>
-          <x:t>118313656</x:t>
+          <x:t>81202731</x:t>
         </x:is>
       </x:c>
       <x:c r="B213" t="inlineStr">
         <x:is>
           <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C213" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D213" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E213" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F213" t="inlineStr">
         <x:is>
           <x:t>14.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G213" t="inlineStr">
         <x:is>
-          <x:t>20</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H213" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I213" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J213" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K213" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L213" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M213" t="inlineStr">
         <x:is>
-          <x:t>40</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N213" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O213" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P213" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q213" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R213" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>118313656</x:t>
         </x:is>
       </x:c>
       <x:c r="B214" t="inlineStr">
         <x:is>
-          <x:t>07/28/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C214" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D214" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E214" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F214" t="inlineStr">
         <x:is>
-          <x:t>16.25</x:t>
+          <x:t>14.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G214" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="H214" t="inlineStr">
         <x:is>
-          <x:t>4.9</x:t>
+          <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I214" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J214" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K214" t="inlineStr">
         <x:is>
-          <x:t>37</x:t>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L214" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M214" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="N214" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O214" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P214" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q214" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R214" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B215" t="inlineStr">
         <x:is>
-          <x:t>08/02/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C215" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D215" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E215" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F215" t="inlineStr">
         <x:is>
-          <x:t>15.75</x:t>
+          <x:t>16.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G215" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H215" t="inlineStr">
         <x:is>
-          <x:t>4.8</x:t>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K215" t="inlineStr">
         <x:is>
           <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N215" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P215" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q215" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R215" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B216" t="inlineStr">
         <x:is>
-          <x:t>08/11/2025</x:t>
+          <x:t>08/02/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C216" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D216" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E216" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F216" t="inlineStr">
         <x:is>
-          <x:t>16.25</x:t>
+          <x:t>15.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G216" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H216" t="inlineStr">
         <x:is>
-          <x:t>4.9</x:t>
+          <x:t>4.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K216" t="inlineStr">
         <x:is>
           <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N216" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O216" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P216" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q216" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R216" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="inlineStr">
         <x:is>
-          <x:t>8191362</x:t>
+          <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B217" t="inlineStr">
         <x:is>
-          <x:t>08/14/2025</x:t>
+          <x:t>08/11/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C217" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D217" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="E217" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>16.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I217" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L217" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M217" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O217" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R217" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>8191362</x:t>
         </x:is>
       </x:c>
       <x:c r="B218" t="inlineStr">
         <x:is>
-          <x:t>08/26/2025</x:t>
+          <x:t>08/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C218" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D218" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E218" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F218" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="G218" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H218" t="inlineStr">
         <x:is>
-          <x:t>5.2</x:t>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I218" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="J218" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K218" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L218" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M218" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c r="N218" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O218" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P218" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q218" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R218" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B219" t="inlineStr">
         <x:is>
-          <x:t>09/02/2025</x:t>
+          <x:t>08/26/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C219" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D219" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E219" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F219" t="inlineStr">
         <x:is>
-          <x:t>18.5</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="G219" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H219" t="inlineStr">
         <x:is>
-          <x:t>5.6</x:t>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K219" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N219" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P219" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q219" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R219" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="inlineStr">
         <x:is>
-          <x:t>81202731</x:t>
+          <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B220" t="inlineStr">
         <x:is>
-          <x:t>09/03/2025</x:t>
+          <x:t>09/02/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C220" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D220" t="inlineStr">
         <x:is>
-          <x:t>03</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E220" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F220" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>18.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G220" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H220" t="inlineStr">
         <x:is>
-          <x:t>5.5</x:t>
+          <x:t>5.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K220" t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N220" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P220" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q220" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R220" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="inlineStr">
         <x:is>
-          <x:t>316561284</x:t>
+          <x:t>81202731</x:t>
         </x:is>
       </x:c>
       <x:c r="B221" t="inlineStr">
         <x:is>
-          <x:t>09/22/2025</x:t>
+          <x:t>09/03/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C221" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D221" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E221" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F221" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="G221" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H221" t="inlineStr">
         <x:is>
-          <x:t>5.3</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K221" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N221" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P221" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q221" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R221" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B222" t="inlineStr">
         <x:is>
-          <x:t>09/27/2025</x:t>
+          <x:t>09/22/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C222" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D222" t="inlineStr">
         <x:is>
-          <x:t>27</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E222" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F222" t="inlineStr">
         <x:is>
-          <x:t>17.25</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G222" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H222" t="inlineStr">
         <x:is>
-          <x:t>5.2</x:t>
+          <x:t>5.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K222" t="inlineStr">
         <x:is>
           <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M222" t="inlineStr">
         <x:is>
           <x:t/>
@@ -20435,81 +20435,81 @@
       </x:c>
       <x:c r="P222" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q222" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R222" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B223" t="inlineStr">
         <x:is>
-          <x:t>10/05/2025</x:t>
+          <x:t>09/27/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C223" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D223" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E223" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F223" t="inlineStr">
         <x:is>
-          <x:t>17.5</x:t>
+          <x:t>17.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G223" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H223" t="inlineStr">
         <x:is>
-          <x:t>5.3</x:t>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K223" t="inlineStr">
         <x:is>
           <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M223" t="inlineStr">
         <x:is>
           <x:t/>
@@ -20527,153 +20527,153 @@
       </x:c>
       <x:c r="P223" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q223" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R223" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B224" t="inlineStr">
         <x:is>
-          <x:t>10/13/2025</x:t>
+          <x:t>10/05/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C224" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D224" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="E224" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F224" t="inlineStr">
         <x:is>
-          <x:t>19.5</x:t>
+          <x:t>17.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G224" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H224" t="inlineStr">
         <x:is>
-          <x:t>5.9</x:t>
+          <x:t>5.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K224" t="inlineStr">
         <x:is>
-          <x:t>34</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N224" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B225" t="inlineStr">
         <x:is>
-          <x:t>10/19/2025</x:t>
+          <x:t>10/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C225" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D225" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E225" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F225" t="inlineStr">
         <x:is>
           <x:t>19.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G225" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H225" t="inlineStr">
         <x:is>
           <x:t>5.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I225" t="inlineStr">
         <x:is>
           <x:t/>
@@ -20711,81 +20711,81 @@
       </x:c>
       <x:c r="P225" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q225" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R225" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B226" t="inlineStr">
         <x:is>
-          <x:t>10/23/2025</x:t>
+          <x:t>10/19/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C226" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D226" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E226" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F226" t="inlineStr">
         <x:is>
-          <x:t>19.75</x:t>
+          <x:t>19.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G226" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H226" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>5.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I226" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J226" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K226" t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c r="L226" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M226" t="inlineStr">
         <x:is>
           <x:t/>
@@ -20803,296 +20803,848 @@
       </x:c>
       <x:c r="P226" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q226" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R226" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B227" t="inlineStr">
         <x:is>
-          <x:t>10/29/2025</x:t>
+          <x:t>10/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C227" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D227" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E227" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F227" t="inlineStr">
         <x:is>
-          <x:t>23.25</x:t>
+          <x:t>19.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G227" t="inlineStr">
         <x:is>
-          <x:t>YES</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H227" t="inlineStr">
         <x:is>
-          <x:t>7.1</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="I227" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J227" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K227" t="inlineStr">
         <x:is>
-          <x:t>32</x:t>
+          <x:t>34</x:t>
         </x:is>
       </x:c>
       <x:c r="L227" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M227" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N227" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O227" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P227" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q227" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R227" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B228" t="inlineStr">
         <x:is>
-          <x:t>04/16/2026</x:t>
+          <x:t>10/29/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C228" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D228" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="E228" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F228" t="inlineStr">
         <x:is>
-          <x:t>24.25</x:t>
+          <x:t>23.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G228" t="inlineStr">
         <x:is>
           <x:t>YES</x:t>
         </x:is>
       </x:c>
       <x:c r="H228" t="inlineStr">
         <x:is>
-          <x:t>7.4</x:t>
+          <x:t>7.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K228" t="inlineStr">
         <x:is>
-          <x:t>31</x:t>
+          <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c r="L228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N228" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O228" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P228" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q228" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R228" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="inlineStr">
         <x:is>
           <x:t>316561284</x:t>
         </x:is>
       </x:c>
       <x:c r="B229" t="inlineStr">
         <x:is>
+          <x:t>04/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t>24.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K229" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N229" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P229" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q229" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R229" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
           <x:t>04/26/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C229" t="inlineStr">
+      <x:c r="C230" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="D229" t="inlineStr">
+      <x:c r="D230" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
-      <x:c r="E229" t="inlineStr">
+      <x:c r="E230" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F229" t="inlineStr">
+      <x:c r="F230" t="inlineStr">
         <x:is>
           <x:t>20.25</x:t>
         </x:is>
       </x:c>
-      <x:c r="G229" t="inlineStr">
+      <x:c r="G230" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H229" t="inlineStr">
+      <x:c r="H230" t="inlineStr">
         <x:is>
           <x:t>6.2</x:t>
         </x:is>
       </x:c>
-      <x:c r="I229" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K229" t="inlineStr">
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K230" t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
-      <x:c r="L229" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N229" t="inlineStr">
+      <x:c r="L230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N230" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O229" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P229" t="inlineStr">
+      <x:c r="O230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P230" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q229" t="inlineStr">
+      <x:c r="Q230" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R229" t="inlineStr">
+      <x:c r="R230" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>372693612</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K233" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N233" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P233" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q233" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R233" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B234" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C234" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D234" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E234" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F234" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G234" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H234" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K234" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N234" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P234" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q234" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R234" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t>22.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K235" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N235" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P235" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q235" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R235" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>