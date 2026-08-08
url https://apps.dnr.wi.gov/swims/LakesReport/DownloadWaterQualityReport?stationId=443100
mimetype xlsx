--- v4 (2026-06-18)
+++ v5 (2026-08-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cbeaaefebe43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25b6a0b4a514a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3d116dbf5c645c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R446aff3b92264fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3d116dbf5c645c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R446aff3b92264fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21623,28 +21623,672 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O235" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P235" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q235" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R235" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t>17.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K236" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N236" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P236" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q236" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R236" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t>4.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K237" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N237" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P237" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q237" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R237" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B238" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C238" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D238" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E238" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F238" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G238" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H238" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K238" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N238" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P238" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q238" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R238" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t>17.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K239" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N239" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P239" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q239" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R239" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="inlineStr">
+        <x:is>
+          <x:t>81202731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B240" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C240" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D240" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E240" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F240" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G240" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H240" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I240" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K240" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L240" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M240" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R240" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t>16.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K241" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N241" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P241" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q241" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R241" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>316561284</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K242" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N242" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P242" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q242" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R242" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>