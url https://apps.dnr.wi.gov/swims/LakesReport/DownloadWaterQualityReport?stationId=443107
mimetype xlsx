--- v3 (2026-03-13)
+++ v4 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra620f84759c04c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f688e9ac09b4ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rea8455edff204083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R159ef8c9eec349b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea8455edff204083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R159ef8c9eec349b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>