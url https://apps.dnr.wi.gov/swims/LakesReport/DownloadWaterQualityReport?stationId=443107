--- v4 (2026-04-29)
+++ v5 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f688e9ac09b4ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c21f81d192a47b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R159ef8c9eec349b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8bb91295c615490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R159ef8c9eec349b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bb91295c615490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>