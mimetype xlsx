--- v5 (2026-06-17)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c21f81d192a47b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb079a93c05624862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8bb91295c615490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6cb31fb759f14da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bb91295c615490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cb31fb759f14da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13527,28 +13527,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O147" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P147" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q147" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R147" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="148">
+      <x:c r="A148" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B148" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C148" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D148" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E148" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I148" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L148" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M148" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>