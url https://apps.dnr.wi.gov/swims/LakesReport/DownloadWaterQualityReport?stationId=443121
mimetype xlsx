--- v2 (2026-03-05)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4172b0bbd34dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8005cedb90064a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ce32f8361c94cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R445c3272e2c640fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ce32f8361c94cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R445c3272e2c640fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34411,28 +34411,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O374" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P374" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q374" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R374" t="inlineStr">
         <x:is>
           <x:t>5-Enjoyment substantially impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L375" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>