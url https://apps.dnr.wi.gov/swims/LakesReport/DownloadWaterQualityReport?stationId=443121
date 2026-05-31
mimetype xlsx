--- v3 (2026-05-31)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8005cedb90064a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d4b098fa504bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R445c3272e2c640fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f9573e2799e4b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R445c3272e2c640fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f9573e2799e4b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>