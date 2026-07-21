--- v4 (2026-05-31)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d4b098fa504bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75c0d85b4b24d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f9573e2799e4b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R12f7cc0db97544b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f9573e2799e4b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12f7cc0db97544b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34503,28 +34503,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O375" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P375" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q375" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R375" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L376" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M376" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>