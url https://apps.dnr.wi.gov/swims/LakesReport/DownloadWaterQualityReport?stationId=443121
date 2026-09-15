--- v5 (2026-07-21)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75c0d85b4b24d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278baa5885634f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R12f7cc0db97544b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R73d9ad783815498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12f7cc0db97544b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73d9ad783815498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34595,28 +34595,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O376" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P376" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q376" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R376" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L377" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M377" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>