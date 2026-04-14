--- v1 (2026-02-18)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cb32d0a0054be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4b61dd321f497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9bde3d8adac4e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00cd7cba2c19458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9bde3d8adac4e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00cd7cba2c19458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>