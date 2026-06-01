--- v2 (2026-04-14)
+++ v3 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4b61dd321f497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e71cb6812e4aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00cd7cba2c19458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra0b05cc813964518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00cd7cba2c19458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0b05cc813964518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17302,209 +17302,761 @@
       </x:c>
       <x:c r="O188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="inlineStr">
         <x:is>
-          <x:t>348905607</x:t>
+          <x:t>368959645</x:t>
         </x:is>
       </x:c>
       <x:c r="B189" t="inlineStr">
         <x:is>
-          <x:t>06/18/2025</x:t>
+          <x:t>03/15/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C189" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="D189" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E189" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F189" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>10.2</x:t>
         </x:is>
       </x:c>
       <x:c r="G189" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H189" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t>3.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K189" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="L189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N189" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O189" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P189" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q189" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R189" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="inlineStr">
         <x:is>
           <x:t>368959645</x:t>
         </x:is>
       </x:c>
       <x:c r="B190" t="inlineStr">
         <x:is>
-          <x:t>08/04/2025</x:t>
+          <x:t>05/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C190" t="inlineStr">
         <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D190" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E190" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F190" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G190" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H190" t="inlineStr">
+        <x:is>
+          <x:t>2.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K190" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N190" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P190" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q190" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R190" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>348905607</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K192" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N192" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P192" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q192" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R192" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>1.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K193" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N193" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P193" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q193" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R193" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D190" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="E190" t="inlineStr">
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F190" t="inlineStr">
-[...54 lines deleted...]
-      <x:c r="Q190" t="inlineStr">
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N195" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P195" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q195" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R190" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2-Very minor aesthetic problems</x:t>
+      <x:c r="R195" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N196" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P196" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q196" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R196" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>