--- v3 (2026-06-01)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e71cb6812e4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dcc3097ccb4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra0b05cc813964518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R441386a7bc82400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0b05cc813964518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R441386a7bc82400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18035,28 +18035,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O196" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P196" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q196" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R196" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K197" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N197" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P197" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q197" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R197" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B198" t="inlineStr">
+        <x:is>
+          <x:t>09/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C198" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D198" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E198" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F198" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G198" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H198" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K198" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N198" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P198" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q198" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R198" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c r="A199" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B199" t="inlineStr">
+        <x:is>
+          <x:t>10/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C199" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D199" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E199" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F199" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G199" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H199" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K199" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N199" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P199" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q199" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R199" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c r="A200" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B200" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C200" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D200" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E200" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G200" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N200" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P200" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q200" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R200" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="201">
+      <x:c r="A201" t="inlineStr">
+        <x:is>
+          <x:t>368959645</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B201" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C201" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D201" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E201" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N201" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P201" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q201" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R201" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>