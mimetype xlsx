--- v4 (2026-07-21)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dcc3097ccb4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re092a2b5b9694179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R441386a7bc82400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree120b22d18a4ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R441386a7bc82400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree120b22d18a4ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>