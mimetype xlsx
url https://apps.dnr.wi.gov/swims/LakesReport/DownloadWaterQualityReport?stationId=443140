--- v2 (2026-02-21)
+++ v3 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970af62ee6d3437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ace4fbfa5da4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3d6bc7e46c43409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28a9ed33129c46d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d6bc7e46c43409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a9ed33129c46d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>