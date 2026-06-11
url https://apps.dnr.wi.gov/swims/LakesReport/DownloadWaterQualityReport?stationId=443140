--- v3 (2026-04-16)
+++ v4 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ace4fbfa5da4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3500f02e0a7f4201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28a9ed33129c46d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R323dfe2039704600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a9ed33129c46d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R323dfe2039704600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31835,28 +31835,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O346" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P346" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q346" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R346" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="347">
+      <x:c r="A347" t="inlineStr">
+        <x:is>
+          <x:t>348905607</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B347" t="inlineStr">
+        <x:is>
+          <x:t>05/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C347" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D347" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E347" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L347" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>