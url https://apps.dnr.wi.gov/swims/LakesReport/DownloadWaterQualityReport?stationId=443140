--- v4 (2026-06-11)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3500f02e0a7f4201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca23967dda3d40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R323dfe2039704600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf19dc290d27f4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R323dfe2039704600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf19dc290d27f4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>