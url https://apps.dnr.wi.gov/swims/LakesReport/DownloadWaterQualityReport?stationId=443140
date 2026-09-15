--- v5 (2026-07-27)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca23967dda3d40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd043ea55160c4780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf19dc290d27f4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf04b0fba207a41ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf19dc290d27f4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf04b0fba207a41ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31927,28 +31927,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="348">
+      <x:c r="A348" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B348" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C348" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D348" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E348" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I348" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L348" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M348" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="349">
+      <x:c r="A349" t="inlineStr">
+        <x:is>
+          <x:t>351487004</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B349" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C349" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D349" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E349" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I349" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L349" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M349" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="350">
+      <x:c r="A350" t="inlineStr">
+        <x:is>
+          <x:t>8191362</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B350" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C350" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D350" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E350" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I350" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L350" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M350" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>