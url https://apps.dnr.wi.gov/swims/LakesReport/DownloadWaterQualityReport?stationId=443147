--- v2 (2026-03-10)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb782f1b9b2104c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b07750cfe14a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R44163ff95f49443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2573199fd86b4fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44163ff95f49443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2573199fd86b4fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26867,28 +26867,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O292" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P292" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q292" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R292" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="293">
+      <x:c r="A293" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B293" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C293" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D293" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E293" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>