--- v3 (2026-06-02)
+++ v4 (2026-07-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b07750cfe14a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aa006a9f1f4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2573199fd86b4fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rddb18ca42f4f491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2573199fd86b4fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rddb18ca42f4f491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26959,28 +26959,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>328821952</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K294" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N294" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P294" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q294" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R294" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M295" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>