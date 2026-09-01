--- v4 (2026-07-17)
+++ v5 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aa006a9f1f4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2799cf66b1d441b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rddb18ca42f4f491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Recbb95f9dd6b4f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rddb18ca42f4f491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recbb95f9dd6b4f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26962,209 +26962,669 @@
       </x:c>
       <x:c r="O293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="inlineStr">
         <x:is>
-          <x:t>328821952</x:t>
+          <x:t>25933083</x:t>
         </x:is>
       </x:c>
       <x:c r="B294" t="inlineStr">
         <x:is>
-          <x:t>06/01/2026</x:t>
+          <x:t>05/08/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C294" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D294" t="inlineStr">
         <x:is>
-          <x:t>01</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="E294" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F294" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>12.2</x:t>
         </x:is>
       </x:c>
       <x:c r="G294" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H294" t="inlineStr">
         <x:is>
-          <x:t>1.5</x:t>
+          <x:t>3.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K294" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="L294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N294" t="inlineStr">
         <x:is>
-          <x:t>HIGH</x:t>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P294" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q294" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R294" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="inlineStr">
         <x:is>
+          <x:t>328821952</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K295" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N295" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P295" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q295" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R295" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="296">
+      <x:c r="A296" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B295" t="inlineStr">
+      <x:c r="B296" t="inlineStr">
         <x:is>
           <x:t>06/20/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C295" t="inlineStr">
+      <x:c r="C296" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D295" t="inlineStr">
+      <x:c r="D296" t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
-      <x:c r="E295" t="inlineStr">
+      <x:c r="E296" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F295" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I295" t="inlineStr">
+      <x:c r="F296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I296" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="J295" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="M295" t="inlineStr">
+      <x:c r="J296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M296" t="inlineStr">
         <x:is>
           <x:t>36</x:t>
         </x:is>
       </x:c>
-      <x:c r="N295" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>25933083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N297" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P297" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q297" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R297" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="298">
+      <x:c r="A298" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B298" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C298" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D298" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E298" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I298" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L298" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M298" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="299">
+      <x:c r="A299" t="inlineStr">
+        <x:is>
+          <x:t>25933083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B299" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C299" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D299" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E299" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F299" t="inlineStr">
+        <x:is>
+          <x:t>23.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G299" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H299" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K299" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N299" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P299" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q299" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R299" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="300">
+      <x:c r="A300" t="inlineStr">
+        <x:is>
+          <x:t>25933083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K300" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N300" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P300" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q300" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R300" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>