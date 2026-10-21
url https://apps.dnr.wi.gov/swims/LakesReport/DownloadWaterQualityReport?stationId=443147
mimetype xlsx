--- v5 (2026-09-01)
+++ v6 (2026-10-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2799cf66b1d441b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef3b0415baf4d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Recbb95f9dd6b4f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R511449fcbf324b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recbb95f9dd6b4f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R511449fcbf324b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27514,117 +27514,209 @@
       </x:c>
       <x:c r="O299" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P299" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q299" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R299" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M300" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="301">
+      <x:c r="A301" t="inlineStr">
+        <x:is>
           <x:t>25933083</x:t>
         </x:is>
       </x:c>
-      <x:c r="B300" t="inlineStr">
+      <x:c r="B301" t="inlineStr">
         <x:is>
           <x:t>08/24/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C300" t="inlineStr">
+      <x:c r="C301" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D300" t="inlineStr">
+      <x:c r="D301" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
-      <x:c r="E300" t="inlineStr">
+      <x:c r="E301" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F300" t="inlineStr">
+      <x:c r="F301" t="inlineStr">
         <x:is>
           <x:t>21.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G300" t="inlineStr">
+      <x:c r="G301" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H300" t="inlineStr">
+      <x:c r="H301" t="inlineStr">
         <x:is>
           <x:t>6.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="I300" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K300" t="inlineStr">
+      <x:c r="I301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K301" t="inlineStr">
         <x:is>
           <x:t>33</x:t>
         </x:is>
       </x:c>
-      <x:c r="L300" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N300" t="inlineStr">
+      <x:c r="L301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N301" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O300" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P300" t="inlineStr">
+      <x:c r="O301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P301" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q300" t="inlineStr">
+      <x:c r="Q301" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R300" t="inlineStr">
+      <x:c r="R301" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>