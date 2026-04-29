--- v3 (2026-03-02)
+++ v4 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797cb7f174fc4fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f1c1aff1514d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R48fc4eb21730419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3fe80927e715404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48fc4eb21730419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fe80927e715404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>