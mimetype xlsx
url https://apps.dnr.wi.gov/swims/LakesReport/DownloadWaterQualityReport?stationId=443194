--- v4 (2026-04-29)
+++ v5 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f1c1aff1514d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bad09bc7d4e4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3fe80927e715404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ec909820c6f45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fe80927e715404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ec909820c6f45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>