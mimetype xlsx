--- v5 (2026-06-17)
+++ v6 (2026-08-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bad09bc7d4e4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb91b1d1340a4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ec909820c6f45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reddb036c5c5541cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ec909820c6f45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reddb036c5c5541cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13987,28 +13987,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O152" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P152" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q152" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R152" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="153">
+      <x:c r="A153" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B153" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C153" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D153" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E153" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I153" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L153" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M153" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>