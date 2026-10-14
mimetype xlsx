--- v6 (2026-08-22)
+++ v7 (2026-10-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07c6a16b7b14b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488c4644959449f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e68eaa70e724e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra16946acb712497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e68eaa70e724e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra16946acb712497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16379,28 +16379,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O178" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P178" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q178" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R178" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M179" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>62230269</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K180" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N180" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P180" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q180" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R180" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>